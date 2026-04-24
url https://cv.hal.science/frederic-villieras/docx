--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1971,350 +1971,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Callovo-Oxfordian Claystone and its Clay Fraction With Metallic Iron: Role of Non-Clay Minerals in the Interaction Mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the photocatalytic activity of TiO2 induced by organic pollutant enrichment at the surface of the organografted catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rivard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Mariam Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 485, pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2015.0630404⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254753v1</w:t>
+                <w:t xml:space="preserve">hal-01248583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the photocatalytic activity of TiO2 induced by organic pollutant enrichment at the surface of the organografted catalyst</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of Callovo-Oxfordian Claystone and its Clay Fraction With Metallic Iron: Role of Non-Clay Minerals in the Interaction Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Akil</w:t>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.09.022⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (4), pp.290-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2015.0630404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248583v1</w:t>
+                <w:t xml:space="preserve">hal-01254753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action of a clay suspension on an Fe(0) surface under anoxic conditions: Characterization of neoformed minerals at the Fe(0)/solution and Fe(0)/atmosphere interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2543,1182 +2543,1194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF LOW-PRESSURE ARGON ADSORPTION ON SYNTHETIC NONTRONITE: IMPLICATIONS FOR SMECTITE CRYSTAL GROWTH</w:t>
+                <w:t xml:space="preserve">The synthesis of MCM-41 nanomaterial from Algerian Bentonite: The effect of the mineral phase contents of clay on the structure properties of MCM-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Decarreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Tewfik Ali-Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Andrieux</w:t>
+                <w:t xml:space="preserve">Mehdi Adjdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Hamacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bengueddach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620203⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076575v1</w:t>
+                <w:t xml:space="preserve">hal-01076171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-collisional geodynamic context of the southern margin of the Pan-African fold belt in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nkoumbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yonta Ngouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.245-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthesis of MCM-41 nanomaterial from Algerian Bentonite: The effect of the mineral phase contents of clay on the structure properties of MCM-41</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachida Hamacha</w:t>
+                <w:t xml:space="preserve">STUDY OF LOW-PRESSURE ARGON ADSORPTION ON SYNTHETIC NONTRONITE: IMPLICATIONS FOR SMECTITE CRYSTAL GROWTH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decarreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Bengueddach</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.12.017⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (1-2), pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076171v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy and geochemical behaviour during weathering of greenstone belt under tropical dry conditions in the extreme North Cameroon (Central Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Nguetnkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ekodeck Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74 (2), pp.185-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemer.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of chemical modification on surface free energy components of Aerosil silica powders determined with capillary rise technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haytham Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rivard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michau</w:t>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 246, pp.575-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01119603v1</w:t>
+                <w:t xml:space="preserve">hal-01080680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chemical modification on surface free energy components of Aerosil silica powders determined with capillary rise technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Barres</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.06.016⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01080680v1</w:t>
+                <w:t xml:space="preserve">hal-01119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of TiO2 nanoparticles with AHAPS aminosilane: distinction between physisorption and chemisorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (6), pp.1197-1209. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-013-9555-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO2 Studied by Adsorption Techniques. 2. Solid-Liquid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (9), pp.4459-4469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp3077084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and thermodynamics adsorption of phenolic compounds on organic-inorganic hybrid mesoporous material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Hamacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,1996 +3745,1996 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovation and Applied Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.1116-1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Physicochemical Characteristics of Water in the Lower Litani Basin, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaden Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Koubaissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadek Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elixir International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aquaculture, 62, pp.17478-17484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of multi-scale and multi-edge X-ray spectroscopy for investigating the products obtained from the interaction between kaolinite and metallic iron in anoxic conditions at 90 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chithra Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (2), pp.115-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00269-012-0552-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO 2 Studied by Adsorption Techniques. 1. The Use of Gaseous Molecular Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (46), pp.24596 - 24606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp307707h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution kinetics of synthetic Na-smectite. An integrated experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Cama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsutomo Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Chino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (20), pp.5849-5864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2011.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences on the relationship between structure and surface reactivity of nanoparticles obtained using advanced molecular probes methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Stevanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16, pp.185-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10450-010-9221-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological context of the Boumnyebel talcschists (Cameroun): Inferences on the Pan-African Belt of Central Africa Le contexte géologique des talcschistes de Boumnyebel (Cameroun) : implications pour la chaîne panafricaine d'Afrique centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Yonta-Ngoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Nkoumbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 342 (2), pp.108-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00488579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of pyrene fluoroprobe with natural and synthetic humic substances: Examining the local molecular organization from photophysical and interfacial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-V. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (3), pp.228-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00433524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization for Ceramic Applications of Clay Materials from Lembo Deposit, Mount Bana (Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pialy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Nkoumbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Njopwouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicates Industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (11-12), pp.331-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the decay of the photocatalytic activity of TiO2 powders ground at high-energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Gadalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (38), pp.16589-16602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp900108a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration and Dispersion of C60 in Aqueous Systems: The Nature of Water-Fullerene Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la9022807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-Co sulphide segregation in the Mamb pyroxenite intrusion, Cameroon. Ségrégation de sulfures de Ni-Co dans l'intrusion de pyroxénite de Mamb, Cameroun.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Nkoumbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément-Yonta Ngoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Joussemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 341 (7), pp.517-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2009.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a critical content in Fe(0) on FoCa7 bentonite reactivity at 80 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (3-4), pp.187-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2007.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically-activated solid-state synthesis of nanoparticles of HfB2, HfC and HfN from partially hydrated hafnium tetrachloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (6-8), pp.649-659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des propriétés catalytiques de silices mésoporeuses dopées au titane en fonction du greffage hydrophobe en surface des matériaux The evolution of the catalytical properties of the mesoporous silica that are doped to titanium in function of hydrophobia grafting on the surface of these materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hamacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,2292 +5752,2292 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bengueddach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 96 (4-5), pp.173-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech:2008044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure of a compacted soil submitted to an alkaline PLUME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (1-4), pp.159 - 170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically activated solid-state synthesis of hafnium carbide and hafnium nitride nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 456 (1-2), pp.224-233. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical coagulation of combined sewer overflow: Heavy metal removal and treatment optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (4-5), pp.951-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2007.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation for industrial applicationsC of clay from Lembo deposit, Mount Bana (Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pialy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nkoumbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43, pp.415-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy, texture and porosity of Callovo-Oxfordian argillites of the Meuse/Haute-Marne region (eastern Paris Basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Homand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mém. Soc. Géol. France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.73-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary geological study and physicochemical characteristics of talc of Boumnyebel (Centre-Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Nkoumbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Njopwouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yonta Ngouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Health Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45, pp.61-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2006.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of HfCl&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; as a function of its hydration state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affinity of C-60 fullerenes with water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bégin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (2-3), pp.307-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15363830600665250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204997v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bentonite–iron interactions under alkaline condition: An experimental approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Bentonite-iron interactions under alkaline condition : an experimental approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Villiéras</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359881v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bentonite-iron interactions under alkaline condition : an experimental approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Bentonite–iron interactions under alkaline condition: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087446v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity of C-60 fullerenes with water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal decomposition of HfCl&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; as a function of its hydration state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Villieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 179, pp.1842-1851</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519546v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding water transport through polysulfone asymmetric membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaudichet-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thominette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol.199 (Issues1-3), p.454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of product phase assemblages during thermal decomposition of muscovite under strong disequilibrium conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Low pressure argon adsorption assessement of the pores connectiviries in activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Zimny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Finqueneisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cossarutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2006.1933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 293, pp.248-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089971v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a red iron oxide/montmorillonite pigment in a CO2-rich brine solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a red iron oxide/montmorillonite pigment in a CO2-rich brine solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Villieras</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 303, pp.472-476. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.064⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00202497v1</w:t>
+                <w:t xml:space="preserve">hal-00163511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM and low-pressure argon adsorption analysis of geometrical properties of phyllosilicates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Synthesis of a red iron oxide/montmorillonite pigment in a CO2-rich brine solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 296, pp.614-623. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 303, pp.472-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.09.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00086907v1</w:t>
+                <w:t xml:space="preserve">hal-00202497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a red iron oxide/montmorillonite pigment in a CO2-rich brine solution.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pironon</w:t>
+                <w:t xml:space="preserve">AFM and low-pressure argon adsorption analysis of geometrical properties of phyllosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Sayed-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 303, pp.472-476. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.064⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 296, pp.614-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00163511v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pressure argon adsorption assessement of the pores connectiviries in activated carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Zimny</w:t>
+                <w:t xml:space="preserve">Evolution of product phase assemblages during thermal decomposition of muscovite under strong disequilibrium conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.06.044⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2006.1933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00089987v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a link between the energetic heterogeneities of the edge faces of smectites and their stability in a context of metallic corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, -, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ neutron diffraction analysis of the influence of geometric confinement on crystalline swelling of montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8033,254 +8045,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31, pp.76-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Salicylic Acid Adsorption on Activated Carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Polakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gorner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bersillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.2988-2996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical and energetic heterogeneity of kaolinites. The role of exchangeable cations on argon adsorption energy distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Sayed Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8308,3634 +8320,3634 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.12283-12289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Activated Carbon Surface Heterogeneity by Argon and Nitrogen Low-Pressure Quasi-Equilibrium Volumetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Surface area, porosity and water adsorption properties of fine volcanic ash particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67, pp.160-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-004-0370-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096622v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations of controlled rate thermal analysis spectra. The influence of surface energetic heterogeneity and lateral interactions between adsorbed molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Panczyk</w:t>
+                <w:t xml:space="preserve">Investigation of Activated Carbon Surface Heterogeneity by Argon and Nitrogen Low-Pressure Quasi-Equilibrium Volumetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gorner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.2838-2846</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00096611v1</w:t>
+                <w:t xml:space="preserve">hal-00096622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface area, porosity and water adsorption properties of fine volcanic ash particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delmelle</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulations of controlled rate thermal analysis spectra. The influence of surface energetic heterogeneity and lateral interactions between adsorbed molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Panczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-004-0370-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 239, pp.353-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096654v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the surface areas of silica and clay in acid-leached clay materials using concepts of adsorption on heterogeneous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nguetnkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Ekodeck G.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 289, pp.104-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting kinetics of granitic powder aggregates at 1175°C, 1 atm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.387-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0935-1221/2005/0017-0387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of relative humidity on electrical properties of alpha-Al2O3 powders : Resistivity and electrochemical impedance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 286, pp.615-620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrolyte ion adsorption on the derivative of potentiometric titration curve of oxide suspension – theoretical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Charmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Zarzycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 244, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the transformation of smectite at 80 and 300°C in the presence of Fe oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (1), pp.17-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/0009855043910117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese Dioxides Surface Properties Studied by XPS and Gas Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 151, pp.A1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.1789411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides: II. Influence on textural properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+                <w:t xml:space="preserve">Morphology and surface heterogeneities in synthetic goethites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thomas</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 264 (2), pp. 343-353. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 261 (2), pp.244-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00058-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00394-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00421026v1</w:t>
+                <w:t xml:space="preserve">hal-00345338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides : 1. Influence on surface properties at the solid–electrolyte interface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adsorption of humic acid onto a kaolinitic clay studied by high-resolution argon adsorption volumetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (4), pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/0009855033840107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(02)00013-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00421023v1</w:t>
+                <w:t xml:space="preserve">hal-02681599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and surface heterogeneities in synthetic goethites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides: II. Influence on textural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 261 (2), pp.244-254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00058-4⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 264 (2), pp. 343-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00394-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345338v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of humic acid onto a kaolinitic clay studied by high-resolution argon adsorption volumetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides : 1. Influence on surface properties at the solid–electrolyte interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bardot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Schouller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 38 (4), pp.433-443. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 257 (1), pp. 77-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/0009855033840107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(02)00013-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681599v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental synthesis of chlorite from smectite at 300ºC in the presence of metallic Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (3), pp.281-302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/0009855033830096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomorphology of montmorillonite particles: estimation of the clay edge sorption site density by low-pressure gas adsorption and AFM observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bosbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (11-12) Part 2, pp.1989-1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of hydrocarbons and lipid from water using treated bark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (2), pp. 362-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0043-1354(02)00269-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of cadmium ions at the electrolyte/silica interface: II. Theoretical study of surface energetic heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Charmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojtek Piasecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 196 (1-4), pp.331-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)00071-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of hydration capacity of wheat flour: influence of composition and physical characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Berton</w:t>
+                <w:t xml:space="preserve">Adsorption of cadmium ions at the electrolyte/silica interface: I. Experimental study of surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">Wladyslaw Janusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Charmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 196 (1-4), pp.322-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)00070-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982058v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of cadmium ions at the electrolyte/silica interface: I. Experimental study of surface properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thomas</w:t>
+                <w:t xml:space="preserve">Measurement of hydration capacity of wheat flour: influence of composition and physical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 128 (2-3), pp.326-331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00345846v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Theoretical 1-pK Approach to Analyzing Proton Adsorption Isotherm Derivatives on Heterogeneous Oxide Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Charmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Zarzycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106 (51), pp.13280-13286. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0200573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption, exchange or retention phenomena at the solid-aqueous solution interface. 4. Ionisation at the solid-electrolyte interface: structuration of the ions, affinity distributions on heterogeneous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 334 (9), pp.633-649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01800-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of enthalpic effects of ion adsorption at oxide/electrolyte interfaces from temperature dependence of adsorption data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Charmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wojtek Piasecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 152 (3), pp.381-386. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(98)00860-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric Effects of Simple Ion Adsorption at the Silica/Electrolyte Interface: Quantitative Analysis of Surface Energetic Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Charmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wojtek Piasecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15 (18), pp.5977-5983. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la981336d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Studies and Theoretical Interpretation of the Calorimetric Effects Accompanying Ion Adsorption at Oxide/Electrolyte Interfaces: Application of Flow Adsorption Calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Charmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wojtek Piasecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Groszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15 (18), pp.5921-5931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la981336d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric Effects Accompanying Ion Adsorption at the Charged Metal Oxide/Electrolyte Interfaces: Effects of Oxide Surface Energetic Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Charmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wojtek Piasecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (18), pp.5210-5225. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la980043h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercalation of Al13-Polyethyleneoxide Complexes into Montmorillonite Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michot Laurent J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 43 (4), pp.417 - 426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CCMN.1995.0430404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la possibilité d’observer les vibrations de valence OD aux dilutions naturelles : Apport de la spectroscopie IRTF en réflexion diffuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-Rendus-de-l'Academie-des-Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11945,51 +11957,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of HPAM Solutions in low Permeability Porous Media: Impacts of Salinity and Clay Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Guetni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12038,347 +12050,347 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPE Europec featured at 81st EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. 16 pp - SPE-195434-MS, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/195434-MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Insights on the Transport of HPAM Solutions in Low Permeability Porous Media: Impacts of Brine and Reservoir Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Guetni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOR 2019 – 20th European Symposium on Improved Oil Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Pau, France. 17pp - TU B 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201900119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled XRD-TEM comparative study of kaolinites morphological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aimé Mbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Pan African Conference on Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Dschang, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into organosilane grafting onto titania and silica nanoparticles using volumetric techniques based on molecular probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12400,981 +12412,981 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Material Sciences (CSM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with the natural Na-SWy2 clay analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pressure adsorption on kaolinite clay minerlas modified by cation exchange at the solid/liquid interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malak Sayed-Hassan</w:t>
+                <w:t xml:space="preserve">Simulation study of argon adsorption on (001) faces of phyllosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Palace Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Paolo Prates Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSHAC-6: Sixth International Symposium in Surface Heterogeneity Effects in Adsorption and Catalysis on Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Zakopane, Poland. pp.110</w:t>
+              <w:t xml:space="preserve">, 2006, Zakopane, Poland. pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091241v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of argon adsorption on (001) faces of phyllosilicates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao Paolo Prates Ramalho</w:t>
+                <w:t xml:space="preserve">Low pressure adsorption on kaolinite clay minerlas modified by cation exchange at the solid/liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Sayed-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSHAC-6: Sixth International Symposium in Surface Heterogeneity Effects in Adsorption and Catalysis on Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Zakopane, Poland. pp.214</w:t>
+              <w:t xml:space="preserve">, 2006, Zakopane, Poland. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091254v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding water transport through polysulfone asymmetric membranes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaudichet-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thominette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Giardini di Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution - crystallization processes affecting di-octahedral smectite in presence of iron metal : implication on mineral distribution in clay barriers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting, Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MX-80/iron interactions at 80, 150 and 300°C under alkaline conditions : influence of mineralogical transformations on texture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting, Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical couplings in treated compacted argillite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruck-Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting, Clays in Natural &amp; Engineered Barriers for radioactive waste confinement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13384,154 +13396,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation de suspensions colloïdales argileuses par un polyacrylamide anionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Spörri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aix-Marseille-Provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13541,147 +13553,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay in natural and engineered barriers for radioactive waste confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aranyossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Dorhmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Faihurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13691,220 +13703,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Science Ouverte à l'Université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylette Lacôte-Gabrysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Gutsfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association QuaRES. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l'école inter-organismes qualité et responsabilité sociétale en recherche et en enseignement supérieur.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, , pp.107, 2023, Les cahiers de l'école inter-organismes qualité et responsabilité sociétale en recherche et en enseignement supérieur., 978-2-9550033-6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomaterials and photocatalysis for environment: Applications and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chawraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13913,204 +13925,204 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Nanotechnology: Implications and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 99, Elsevier, pp.1-24, 2022, Comprehensive Analytical Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.coac.2021.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different strategies of surface modification to improve the photocatalysis properties: pollutant adsorption, visible activation, and catalyst recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Smart Photocatalytic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.39-57, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819049-4.00007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14120,51 +14132,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISC 235 : Characterization of the Opalinus clay after experimentation IC. Technical note TN 2016-63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14186,88 +14198,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14277,725 +14289,725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabEx RESSOURCES21, strategic metals of the XXIst century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Chernoburova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Activity report N° 8, Université de lorraine; CNRS; INRAE; ANR (Agence Nationale de la Recherche - France). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual Report 2019-Laboratory of excellence RESSOURCES21 Strategic metals in the 21 st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Lorraine - Labex Ressources21; INRA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual Report 2018- Labex Ressources21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Labex Ressources21. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESSOURCES21 Activity report 2015-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Lorraine; Centre national de la recherche scientitique (CNRS); Institut national de la recherche agronomique (INRA). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité annuel 2014-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Centre national de la recherche scientifique (CNRS); Institut national de la recherche agronomique (INRA). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-term activity report RESSOURCES21 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de lorraine; Centre national de la recherche scientifique (CNRS); Institut national de la recherche agronomique (INRA). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité annuel 2012-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Centre national de la recherche scientifique (CNRS); Institut national de la recherche agronomique (INRA). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15005,114 +15017,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des modifications des propriétés du talc et de la chlorite par traitement thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1993. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1993INPL027N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId487"/>
+      <w:footerReference w:type="default" r:id="rId488"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15180,51 +15192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4B46ED5"/>
+    <w:nsid w:val="870252CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15411,51 +15423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-villieras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9005-1009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074252445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103687164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1394-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915386v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pinheiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.105803" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadeta Chemeda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ouvrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02062447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mbey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villi&#233;ras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping He" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00194" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ali-Dahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brahmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamacha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bengueddach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v9i2.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Talha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bachir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ziri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2103-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Alloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-016-9800-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Akil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.09.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM985MWJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.07.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T102365T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yonta Ngoun&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.10.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ali-Dahmane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjdir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hamacha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.12.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LV6NZ35-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nguetnkam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kamga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ekodeck Georges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2013.06.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN4MFDVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.06.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSL7CGM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9555-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZ0QFV0W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makhlouf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Nehme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaden Haydar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Koubaissy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fakih" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Awad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665321v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cama" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomo Sato" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Chino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.06.037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9DFB2D3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Stevanovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-010-9221-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCX999V8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488579v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Yonta-Ngoune" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nkoumbou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.04.035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZ7JHK7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630563v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pialy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Njopwouo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900108a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414371v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment-Yonta Ngoune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joussemet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.06.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZB7ZC14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001452v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perronnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GCV7CHS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673316v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018687" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makhlouf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008044" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RKCWH7M9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673345v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.02.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZG4R4W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. El Samrani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.09.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03698812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089812v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Njoya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2006.01.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;gin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359881v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mosser-Ruck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.01.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C0VZ8N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087446v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1933" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202497v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes Hernandez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.064" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98084Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086907v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Sayed-Hassan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.09.028" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089987v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimny" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finqueneisel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cossarutto" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Weber" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.06.044" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1CLH95G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Perronnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Raynal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.12.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096586v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Polakovic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bersillon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096661v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Sayed Hassan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096622v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096611v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Panczyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.286" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB3S6Z7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-004-0370-x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DSH5R7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096600v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguetnkam" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Ekodeck G.E." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.03.053" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG6Z1FD5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2005/0017-0387" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096637v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duval" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.01.038" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2N0ZJ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110232v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charmas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Zarzycki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.06.001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T51S31R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876596v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043910117" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110226v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1789411" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421026v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00394-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTNHNMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421023v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schouller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(02)00013-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BMXKBNM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345338v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G&#233;rard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00058-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F8JZLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681599v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaboriau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bardot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033840107" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109234v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournassat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosbach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510181v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haussard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaballah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barr&#232;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(02)00269-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XW4KVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345853v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Piasecki" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Rudzinski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00071-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9J1GXP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982058v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345846v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Janusz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00070-3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76JV5K0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345889v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0200573" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D02L19C9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345833v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cases" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01800-X" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345883v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00860-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF8LZS5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345866v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la981336d" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R0C97BW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345873v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Groszek" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345876v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la980043h" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PL18VJFQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899507v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhote" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1995.0430404" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559869v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210223v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aim&#233; Mbey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303865v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091241v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091254v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Palace Carvalho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paolo Prates Ramalho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282491v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022316v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022335v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022552v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruck-Mosser" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989449v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aranyossy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Fernandez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Dorhmann" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Faihurst" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554958v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brancher" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863266v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chawraba" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.coac.2021.11.001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315471v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Samper" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315491v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006239v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008408v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010769v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010742v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751261v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL027N" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-villieras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9005-1009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074252445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103687164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1394-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915386v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pinheiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.105803" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadeta Chemeda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ouvrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02062447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mbey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villi&#233;ras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping He" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00194" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ali-Dahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brahmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamacha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bengueddach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v9i2.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Talha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bachir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ziri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2103-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Alloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-016-9800-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Akil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.09.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM985MWJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.07.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T102365T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ali-Dahmane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjdir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hamacha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.12.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LV6NZ35-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yonta Ngoun&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.10.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FQ5PGPT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nguetnkam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kamga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ekodeck Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2013.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN4MFDVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.06.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSL7CGM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9555-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZ0QFV0W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makhlouf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Nehme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaden Haydar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Koubaissy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fakih" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Awad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomo Sato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Chino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.06.037" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9DFB2D3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Stevanovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-010-9221-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCX999V8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Yonta-Ngoune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nkoumbou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306476v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.04.035" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZ7JHK7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pialy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Njopwouo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900108a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414371v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment-Yonta Ngoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joussemet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.06.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZB7ZC14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perronnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GCV7CHS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018687" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makhlouf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008044" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RKCWH7M9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673345v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.02.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZG4R4W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. El Samrani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.09.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03698812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Njoya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2006.01.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.01.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C0VZ8N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359881v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mosser-Ruck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204997v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;gin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finqueneisel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cossarutto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Weber" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.06.044" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1CLH95G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163511v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.064" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98084Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes Hernandez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086907v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Sayed-Hassan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.09.028" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1933" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122775v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Perronnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Raynal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.12.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096586v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Polakovic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bersillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096661v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Sayed Hassan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096654v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-004-0370-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DSH5R7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096622v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096611v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Panczyk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.286" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB3S6Z7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguetnkam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Ekodeck G.E." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.03.053" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG6Z1FD5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023398v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2005/0017-0387" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.01.038" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2N0ZJ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110232v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charmas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Zarzycki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.06.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T51S31R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876596v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043910117" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110226v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1789411" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G&#233;rard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00058-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F8JZLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681599v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaboriau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bardot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033840107" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421026v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00394-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTNHNMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421023v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schouller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(02)00013-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BMXKBNM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109234v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournassat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosbach" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510181v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haussard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaballah" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barr&#232;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(02)00269-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XW4KVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345853v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Piasecki" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Rudzinski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00071-5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9J1GXP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345846v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Janusz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00070-3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76JV5K0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982058v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345889v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0200573" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D02L19C9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345833v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cases" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01800-X" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345883v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00860-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF8LZS5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345866v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la981336d" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R0C97BW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Groszek" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la980043h" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PL18VJFQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899507v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhote" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1995.0430404" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559869v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210223v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aim&#233; Mbey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303865v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091254v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Palace Carvalho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paolo Prates Ramalho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091241v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022316v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022335v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022552v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruck-Mosser" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989449v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aranyossy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Fernandez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Dorhmann" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Faihurst" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554958v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brancher" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863266v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chawraba" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.coac.2021.11.001" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315471v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Samper" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315491v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006239v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008408v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010769v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010742v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751261v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL027N" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>