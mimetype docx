--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -241,295 +241,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of lepidolite surface properties: Insights from solid-gas and solid-liquid interfaces analyses</w:t>
+                <w:t xml:space="preserve">Correlation of acid sites with morphology of layered silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Korbel</w:t>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
+                <w:t xml:space="preserve">Martine Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sebastian Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.105803. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.107714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.105803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915386v2</w:t>
+                <w:t xml:space="preserve">hal-05130149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of acid sites with morphology of layered silicates</w:t>
+                <w:t xml:space="preserve">Investigation of lepidolite surface properties: Insights from solid-gas and solid-liquid interfaces analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liva Dzene</w:t>
+                <w:t xml:space="preserve">Chloé Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lanson</w:t>
+                <w:t xml:space="preserve">J.P. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 267, pp.107714. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.105803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.105803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130149v1</w:t>
+                <w:t xml:space="preserve">hal-04915386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural suspended particulate matter (SPM) versus lab-controlled particles: Comparison of the reactivity and association mode of Zn</w:t>
               </w:r>
@@ -675,51 +675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadeta Chemeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -907,291 +907,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of some kaolinites surface properties</w:t>
+                <w:t xml:space="preserve">The crystal growth of smectite: A study based on the change in crystal-chemistry and morphology of saponites with synthesis time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Mbey</w:t>
+                <w:t xml:space="preserve">Chaoqun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thomas</w:t>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Hongping He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caillet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Villieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.14−23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062447v1</w:t>
+                <w:t xml:space="preserve">hal-02383001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal growth of smectite: A study based on the change in crystal-chemistry and morphology of saponites with synthesis time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of some kaolinites surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Mbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoqun Zhang</w:t>
+                <w:t xml:space="preserve">F. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongping He</w:t>
+                <w:t xml:space="preserve">C. Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Villieras</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.14−23. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.135-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383001v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
               </w:r>
@@ -2162,51 +2162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2588,51 +2588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Hamacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Bengueddach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yonta Ngouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.245-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2850,77 +2850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF LOW-PRESSURE ARGON ADSORPTION ON SYNTHETIC NONTRONITE: IMPLICATIONS FOR SMECTITE CRYSTAL GROWTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy and geochemical behaviour during weathering of greenstone belt under tropical dry conditions in the extreme North Cameroon (Central Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Nguetnkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,51 +3152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3298,51 +3298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3552,90 +3552,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO2 Studied by Adsorption Techniques. 2. Solid-Liquid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (9), pp.4459-4469. </w:t>
@@ -4065,64 +4065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO 2 Studied by Adsorption Techniques. 1. The Use of Gaseous Molecular Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4326,1109 +4326,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences on the relationship between structure and surface reactivity of nanoparticles obtained using advanced molecular probes methods</w:t>
+                <w:t xml:space="preserve">Interaction of pyrene fluoroprobe with natural and synthetic humic substances: Examining the local molecular organization from photophysical and interfacial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Stevanovic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Odile Barres</w:t>
+                <w:t xml:space="preserve">A.-V. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-010-9221-6⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (3), pp.228-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541839v1</w:t>
+                <w:t xml:space="preserve">hal-02306476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological context of the Boumnyebel talcschists (Cameroun): Inferences on the Pan-African Belt of Central Africa Le contexte géologique des talcschistes de Boumnyebel (Cameroun) : implications pour la chaîne panafricaine d'Afrique centrale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Breton</w:t>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Montel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 342 (2), pp.108-115. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00488579v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00433524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of pyrene fluoroprobe with natural and synthetic humic substances: Examining the local molecular organization from photophysical and interfacial processes</w:t>
+                <w:t xml:space="preserve">Evidences on the relationship between structure and surface reactivity of nanoparticles obtained using advanced molecular probes methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-V. Jung</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Parant</w:t>
+                <w:t xml:space="preserve">Stephane Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.04.035⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-010-9221-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306476v1</w:t>
+                <w:t xml:space="preserve">hal-00541839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geological context of the Boumnyebel talcschists (Cameroun): Inferences on the Pan-African Belt of Central Africa Le contexte géologique des talcschistes de Boumnyebel (Cameroun) : implications pour la chaîne panafricaine d'Afrique centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Yonta-Ngoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nkoumbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+                <w:t xml:space="preserve">Nicole Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (2), pp.108-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00433524v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00488579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization for Ceramic Applications of Clay Materials from Lembo Deposit, Mount Bana (Cameroon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni-Co sulphide segregation in the Mamb pyroxenite intrusion, Cameroon. Ségrégation de sulfures de Ni-Co dans l'intrusion de pyroxénite de Mamb, Cameroun.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nkoumbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pialy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+                <w:t xml:space="preserve">Clément-Yonta Ngoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Njopwouo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Yvon</w:t>
+                <w:t xml:space="preserve">Robert Joussemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicates Industriels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (7), pp.517-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630563v1</w:t>
+                <w:t xml:space="preserve">hal-00414371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the decay of the photocatalytic activity of TiO2 powders ground at high-energy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization for Ceramic Applications of Clay Materials from Lembo Deposit, Mount Bana (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+                <w:t xml:space="preserve">Pierre Pialy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nkoumbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thomas</w:t>
+                <w:t xml:space="preserve">Daniel Njopwouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Silicates Industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (11-12), pp.331-338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664385v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and Dispersion of C60 in Aqueous Systems: The Nature of Water-Fullerene Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the origin of the decay of the photocatalytic activity of TiO2 powders ground at high-energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bégin-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Gadalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">Olivier Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Brant</w:t>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la9022807⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (38), pp.16589-16602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp900108a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415336v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-Co sulphide segregation in the Mamb pyroxenite intrusion, Cameroon. Ségrégation de sulfures de Ni-Co dans l'intrusion de pyroxénite de Mamb, Cameroun.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbey</w:t>
+                <w:t xml:space="preserve">Hydration and Dispersion of C60 in Aqueous Systems: The Nature of Water-Fullerene Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément-Yonta Ngoune</w:t>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Joussemet</w:t>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Brant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.06.009⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9022807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00414371v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a critical content in Fe(0) on FoCa7 bentonite reactivity at 80 °C</w:t>
               </w:r>
@@ -5440,51 +5440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,64 +5573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically-activated solid-state synthesis of nanoparticles of HfB2, HfC and HfN from partially hydrated hafnium tetrachloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5716,51 +5716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hamacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bengueddach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5974,64 +5974,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically activated solid-state synthesis of hafnium carbide and hafnium nitride nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,64 +6116,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical coagulation of combined sewer overflow: Heavy metal removal and treatment optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (4-5), pp.951-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6233,64 +6233,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pialy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nkoumbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6447,2649 +6447,2649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary geological study and physicochemical characteristics of talc of Boumnyebel (Centre-Cameroon)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Njopwouo</w:t>
+                <w:t xml:space="preserve">In situ neutron diffraction analysis of the influence of geometric confinement on crystalline swelling of montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Yonta Ngouné</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Health Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45, pp.61-73. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.76-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2006.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089812v1</w:t>
+                <w:t xml:space="preserve">hal-00089889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity of C-60 fullerenes with water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary geological study and physicochemical characteristics of talc of Boumnyebel (Centre-Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nkoumbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Njopwouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Labille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Thill</w:t>
+                <w:t xml:space="preserve">A. Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yonta Ngouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15363830600665250⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2006.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519546v1</w:t>
+                <w:t xml:space="preserve">hal-00089812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bentonite-iron interactions under alkaline condition : an experimental approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affinity of C-60 fullerenes with water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Charpentier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2006.01.006⟩</w:t>
+              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (2-3), pp.307-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15363830600665250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00087446v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bentonite–iron interactions under alkaline condition: An experimental approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Bentonite-iron interactions under alkaline condition : an experimental approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Villiéras</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359881v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of HfCl&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; as a function of its hydration state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bentonite–iron interactions under alkaline condition: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barraud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Barres</w:t>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2006.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204997v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding water transport through polysulfone asymmetric membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal decomposition of HfCl&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; as a function of its hydration state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gaudichet-Maurin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">S. Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol.199 (Issues1-3), p.454</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 179, pp.1842-1851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192088v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pressure argon adsorption assessement of the pores connectiviries in activated carbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding water transport through polysulfone asymmetric membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaudichet-Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thominette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Zimny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Victor Weber</w:t>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol.199 (Issues1-3), p.454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00089987v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a red iron oxide/montmorillonite pigment in a CO2-rich brine solution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a red iron oxide/montmorillonite pigment in a CO2-rich brine solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 303, pp.472-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163511v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a red iron oxide/montmorillonite pigment in a CO2-rich brine solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Montes Hernandez</w:t>
+                <w:t xml:space="preserve">AFM and low-pressure argon adsorption analysis of geometrical properties of phyllosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Sayed-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pironon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Villieras</w:t>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 303, pp.472-476. </w:t>
+              <w:t xml:space="preserve">, 2006, 296, pp.614-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00202497v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM and low-pressure argon adsorption analysis of geometrical properties of phyllosilicates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malak Sayed-Hassan</w:t>
+                <w:t xml:space="preserve">Evolution of product phase assemblages during thermal decomposition of muscovite under strong disequilibrium conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.09.028⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2006.1933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086907v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of product phase assemblages during thermal decomposition of muscovite under strong disequilibrium conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Synthesis of a red iron oxide/montmorillonite pigment in a CO2-rich brine solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2006.1933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 303, pp.472-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089971v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a link between the energetic heterogeneities of the edge faces of smectites and their stability in a context of metallic corrosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murielle Perronnet</w:t>
+                <w:t xml:space="preserve">Low pressure argon adsorption assessement of the pores connectiviries in activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Zimny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Finqueneisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cossarutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 293, pp.248-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122775v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ neutron diffraction analysis of the influence of geometric confinement on crystalline swelling of montmorillonite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+                <w:t xml:space="preserve">Towards a link between the energetic heterogeneities of the edge faces of smectites and their stability in a context of metallic corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31, pp.76-84. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089889v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Salicylic Acid Adsorption on Activated Carbon</w:t>
+                <w:t xml:space="preserve">Influence of relative humidity on electrical properties of alpha-Al2O3 powders : Resistivity and electrochemical impedance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Polakovic</w:t>
+                <w:t xml:space="preserve">François Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Gorner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+                <w:t xml:space="preserve">Yann Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Donato</w:t>
+                <w:t xml:space="preserve">Edward Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bersillon</w:t>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 286, pp.615-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.01.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096586v1</w:t>
+                <w:t xml:space="preserve">hal-00096637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical and energetic heterogeneity of kaolinites. The role of exchangeable cations on argon adsorption energy distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malak Sayed Hassan</w:t>
+                <w:t xml:space="preserve">Kinetics of Salicylic Acid Adsorption on Activated Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Polakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gorner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bersillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21, pp.12283-12289</w:t>
+              <w:t xml:space="preserve">, 2005, 21, pp.2988-2996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096661v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface area, porosity and water adsorption properties of fine volcanic ash particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delmelle</w:t>
+                <w:t xml:space="preserve">Geometrical and energetic heterogeneity of kaolinites. The role of exchangeable cations on argon adsorption energy distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Sayed Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.12283-12289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00096654v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Activated Carbon Surface Heterogeneity by Argon and Nitrogen Low-Pressure Quasi-Equilibrium Volumetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Surface area, porosity and water adsorption properties of fine volcanic ash particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67, pp.160-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-004-0370-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096622v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations of controlled rate thermal analysis spectra. The influence of surface energetic heterogeneity and lateral interactions between adsorbed molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Panczyk</w:t>
+                <w:t xml:space="preserve">Investigation of Activated Carbon Surface Heterogeneity by Argon and Nitrogen Low-Pressure Quasi-Equilibrium Volumetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gorner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.2838-2846</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00096611v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the surface areas of silica and clay in acid-leached clay materials using concepts of adsorption on heterogeneous surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kamga</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulations of controlled rate thermal analysis spectra. The influence of surface energetic heterogeneity and lateral interactions between adsorbed molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Panczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 239, pp.353-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.03.053⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00096600v1</w:t>
+                <w:t xml:space="preserve">hal-00096611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting kinetics of granitic powder aggregates at 1175°C, 1 atm.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Assessment of the surface areas of silica and clay in acid-leached clay materials using concepts of adsorption on heterogeneous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nguetnkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Ekodeck G.E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 289, pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.03.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2005/0017-0387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00023398v1</w:t>
+                <w:t xml:space="preserve">hal-00096600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative humidity on electrical properties of alpha-Al2O3 powders : Resistivity and electrochemical impedance spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Favre</w:t>
+                <w:t xml:space="preserve">Melting kinetics of granitic powder aggregates at 1175°C, 1 atm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.01.038⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.387-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2005/0017-0387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00096637v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrolyte ion adsorption on the derivative of potentiometric titration curve of oxide suspension – theoretical analysis</w:t>
               </w:r>
@@ -9114,51 +9114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Zarzycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9215,1992 +9215,1992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the transformation of smectite at 80 and 300°C in the presence of Fe oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manganese Dioxides Surface Properties Studied by XPS and Gas Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guillaume</w:t>
+                <w:t xml:space="preserve">Christiane Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Neaman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/0009855043910117⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 151, pp.A1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1789411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876596v1</w:t>
+                <w:t xml:space="preserve">hal-00110226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese Dioxides Surface Properties Studied by XPS and Gas Adsorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+                <w:t xml:space="preserve">Experimental study of the transformation of smectite at 80 and 300°C in the presence of Fe oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Poinsignon</w:t>
+                <w:t xml:space="preserve">A. Neaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Berthomé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Peiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 151, pp.A1611. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (1), pp.17-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.1789411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/0009855043910117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110226v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and surface heterogeneities in synthetic goethites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separation of hydrocarbons and lipid from water using treated bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+                <w:t xml:space="preserve">M. Haussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00058-4⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (2), pp. 362-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(02)00269-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345338v1</w:t>
+                <w:t xml:space="preserve">hal-01510181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of humic acid onto a kaolinitic clay studied by high-resolution argon adsorption volumetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (4), pp.433-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/0009855033840107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides: II. Influence on textural properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+                <w:t xml:space="preserve">Morphology and surface heterogeneities in synthetic goethites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thomas</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 264 (2), pp. 343-353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00394-1⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 261 (2), pp.244-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00058-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421026v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides : 1. Influence on surface properties at the solid–electrolyte interface</w:t>
+                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides: II. Influence on textural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 257 (1), pp. 77-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(02)00013-9⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 264 (2), pp. 343-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00394-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421023v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental synthesis of chlorite from smectite at 300ºC in the presence of metallic Fe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides : 1. Influence on surface properties at the solid–electrolyte interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guillaume</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Schouller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/0009855033830096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 257 (1), pp. 77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(02)00013-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876608v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomorphology of montmorillonite particles: estimation of the clay edge sorption site density by low-pressure gas adsorption and AFM observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bosbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (11-12) Part 2, pp.1989-1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of hydrocarbons and lipid from water using treated bark</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Barrès</w:t>
+                <w:t xml:space="preserve">Experimental synthesis of chlorite from smectite at 300ºC in the presence of metallic Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (3), pp.281-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/0009855033830096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(02)00269-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01510181v1</w:t>
+                <w:t xml:space="preserve">hal-01876608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of cadmium ions at the electrolyte/silica interface: II. Theoretical study of surface energetic heterogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Charmas</w:t>
+                <w:t xml:space="preserve">Adsorption, exchange or retention phenomena at the solid-aqueous solution interface. 4. Ionisation at the solid-electrolyte interface: structuration of the ions, affinity distributions on heterogeneous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojtek Piasecki</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Cases</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)00071-5⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 334 (9), pp.633-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01800-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345853v1</w:t>
+                <w:t xml:space="preserve">hal-00345833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of cadmium ions at the electrolyte/silica interface: I. Experimental study of surface properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adsorption of cadmium ions at the electrolyte/silica interface: II. Theoretical study of surface energetic heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Charmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojtek Piasecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Charmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 196 (1-4), pp.322-330. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 196 (1-4), pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)00071-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)00070-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345846v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of hydration capacity of wheat flour: influence of composition and physical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Berton</w:t>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128 (2-3), pp.326-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Theoretical 1-pK Approach to Analyzing Proton Adsorption Isotherm Derivatives on Heterogeneous Oxide Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adsorption of cadmium ions at the electrolyte/silica interface: I. Experimental study of surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladyslaw Janusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Charmas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 106 (51), pp.13280-13286. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 196 (1-4), pp.322-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0200573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)00070-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345889v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption, exchange or retention phenomena at the solid-aqueous solution interface. 4. Ionisation at the solid-electrolyte interface: structuration of the ions, affinity distributions on heterogeneous surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Application of the Theoretical 1-pK Approach to Analyzing Proton Adsorption Isotherm Derivatives on Heterogeneous Oxide Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Charmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Zarzycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106 (51), pp.13280-13286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0200573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01800-X⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345833v1</w:t>
+                <w:t xml:space="preserve">hal-00345889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of enthalpic effects of ion adsorption at oxide/electrolyte interfaces from temperature dependence of adsorption data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Charmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojtek Piasecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11263,103 +11263,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric Effects of Simple Ion Adsorption at the Silica/Electrolyte Interface: Quantitative Analysis of Surface Energetic Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Charmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojtek Piasecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15 (18), pp.5977-5983. </w:t>
@@ -11409,103 +11409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Studies and Theoretical Interpretation of the Calorimetric Effects Accompanying Ion Adsorption at Oxide/Electrolyte Interfaces: Application of Flow Adsorption Calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Charmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojtek Piasecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Groszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15 (18), pp.5921-5931. </w:t>
@@ -11555,90 +11555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric Effects Accompanying Ion Adsorption at the Charged Metal Oxide/Electrolyte Interfaces: Effects of Oxide Surface Energetic Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladyslaw Rudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Charmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojtek Piasecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11740,51 +11740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michot Laurent J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11831,64 +11831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la possibilité d’observer les vibrations de valence OD aux dilutions naturelles : Apport de la spectroscopie IRTF en réflexion diffuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11965,377 +11965,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of HPAM Solutions in low Permeability Porous Media: Impacts of Salinity and Clay Content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Novel Insights on the Transport of HPAM Solutions in Low Permeability Porous Media: Impacts of Brine and Reservoir Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guetni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Europec featured at 81st EAGE Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2118/195434-MS⟩</w:t>
+              <w:t xml:space="preserve">IOR 2019 – 20th European Symposium on Improved Oil Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Pau, France. 17pp - TU B 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389296v1</w:t>
+                <w:t xml:space="preserve">hal-02389268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Insights on the Transport of HPAM Solutions in Low Permeability Porous Media: Impacts of Brine and Reservoir Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">Transport of HPAM Solutions in low Permeability Porous Media: Impacts of Salinity and Clay Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Guetni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOR 2019 – 20th European Symposium on Improved Oil Recovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Pau, France. 17pp - TU B 10, </w:t>
+              <w:t xml:space="preserve">SPE Europec featured at 81st EAGE Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. 16 pp - SPE-195434-MS, </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2118/195434-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389268v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled XRD-TEM comparative study of kaolinites morphological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aimé Mbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Pan African Conference on Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Dschang, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12399,51 +12399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12485,64 +12485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with the natural Na-SWy2 clay analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12580,77 +12580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12699,381 +12699,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of argon adsorption on (001) faces of phyllosilicates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+                <w:t xml:space="preserve">Understanding water transport through polysulfone asymmetric membranes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaudichet-Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thominette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSHAC-6: Sixth International Symposium in Surface Heterogeneity Effects in Adsorption and Catalysis on Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Zakopane, Poland. pp.214</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Giardini di Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091254v1</w:t>
+                <w:t xml:space="preserve">hal-00282491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pressure adsorption on kaolinite clay minerlas modified by cation exchange at the solid/liquid interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malak Sayed-Hassan</w:t>
+                <w:t xml:space="preserve">Simulation study of argon adsorption on (001) faces of phyllosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Palace Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Paolo Prates Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSHAC-6: Sixth International Symposium in Surface Heterogeneity Effects in Adsorption and Catalysis on Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Zakopane, Poland. pp.110</w:t>
+              <w:t xml:space="preserve">, 2006, Zakopane, Poland. pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091241v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding water transport through polysulfone asymmetric membranes,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">Low pressure adsorption on kaolinite clay minerlas modified by cation exchange at the solid/liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Sayed-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Villieras</w:t>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Giardini di Naxos, Italy</w:t>
+              <w:t xml:space="preserve">ISSHAC-6: Sixth International Symposium in Surface Heterogeneity Effects in Adsorption and Catalysis on Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Zakopane, Poland. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282491v1</w:t>
+                <w:t xml:space="preserve">hal-00091241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution - crystallization processes affecting di-octahedral smectite in presence of iron metal : implication on mineral distribution in clay barriers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13128,90 +13128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MX-80/iron interactions at 80, 150 and 300°C under alkaline conditions : influence of mineralogical transformations on texture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mosser-Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13292,51 +13292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruck-Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14172,51 +14172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14316,51 +14316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabEx RESSOURCES21, strategic metals of the XXIst century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14421,51 +14421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual Report 2019-Laboratory of excellence RESSOURCES21 Strategic metals in the 21 st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14526,51 +14526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual Report 2018- Labex Ressources21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14631,51 +14631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESSOURCES21 Activity report 2015-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14723,51 +14723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité annuel 2014-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14815,51 +14815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-term activity report RESSOURCES21 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14907,51 +14907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité annuel 2012-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15192,51 +15192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="870252CA"/>
+    <w:nsid w:val="2D161881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15423,51 +15423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-villieras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9005-1009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074252445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103687164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1394-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915386v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pinheiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.105803" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadeta Chemeda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ouvrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02062447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mbey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villi&#233;ras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping He" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00194" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ali-Dahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brahmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamacha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bengueddach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v9i2.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Talha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bachir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ziri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2103-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Alloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-016-9800-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Akil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.09.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM985MWJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.07.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T102365T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ali-Dahmane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjdir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hamacha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.12.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LV6NZ35-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yonta Ngoun&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.10.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FQ5PGPT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nguetnkam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kamga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ekodeck Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2013.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN4MFDVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.06.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSL7CGM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9555-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZ0QFV0W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makhlouf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Nehme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaden Haydar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Koubaissy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fakih" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Awad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomo Sato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Chino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.06.037" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9DFB2D3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Stevanovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-010-9221-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCX999V8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Yonta-Ngoune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nkoumbou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306476v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.04.035" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZ7JHK7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pialy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Njopwouo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900108a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414371v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment-Yonta Ngoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joussemet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.06.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZB7ZC14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perronnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GCV7CHS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018687" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makhlouf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008044" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RKCWH7M9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673345v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.02.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZG4R4W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. El Samrani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.09.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03698812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Njoya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2006.01.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.01.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C0VZ8N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359881v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mosser-Ruck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204997v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;gin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finqueneisel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cossarutto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Weber" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.06.044" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1CLH95G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163511v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.064" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98084Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes Hernandez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086907v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Sayed-Hassan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.09.028" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1933" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122775v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Perronnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Raynal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.12.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096586v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Polakovic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bersillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096661v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Sayed Hassan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096654v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-004-0370-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DSH5R7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096622v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096611v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Panczyk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.286" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB3S6Z7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguetnkam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Ekodeck G.E." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.03.053" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG6Z1FD5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023398v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2005/0017-0387" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.01.038" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2N0ZJ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110232v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charmas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Zarzycki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.06.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T51S31R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876596v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043910117" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110226v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1789411" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G&#233;rard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00058-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F8JZLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681599v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaboriau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bardot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033840107" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421026v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00394-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTNHNMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421023v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schouller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(02)00013-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BMXKBNM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109234v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournassat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosbach" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510181v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haussard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaballah" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barr&#232;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(02)00269-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XW4KVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345853v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Piasecki" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Rudzinski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00071-5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9J1GXP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345846v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Janusz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00070-3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76JV5K0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982058v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345889v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0200573" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D02L19C9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345833v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cases" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01800-X" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345883v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00860-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF8LZS5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345866v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la981336d" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R0C97BW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Groszek" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la980043h" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PL18VJFQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899507v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhote" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1995.0430404" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559869v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210223v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aim&#233; Mbey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303865v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091254v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Palace Carvalho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paolo Prates Ramalho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091241v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022316v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022335v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022552v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruck-Mosser" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989449v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aranyossy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Fernandez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Dorhmann" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Faihurst" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554958v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brancher" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863266v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chawraba" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.coac.2021.11.001" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315471v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Samper" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315491v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006239v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008408v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010769v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010742v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751261v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL027N" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-villieras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9005-1009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074252445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103687164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1394-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05130149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915386v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pinheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.105803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadeta Chemeda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ouvrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping He" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00194" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02062447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mbey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villi&#233;ras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ali-Dahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brahmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamacha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bengueddach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v9i2.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Talha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bachir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ziri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2103-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jaafar Kanbar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Losson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Alloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-016-9800-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1335-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Akil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.09.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM985MWJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.07.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T102365T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ali-Dahmane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjdir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hamacha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.12.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LV6NZ35-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yonta Ngoun&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.10.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FQ5PGPT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nguetnkam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kamga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ekodeck Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2013.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN4MFDVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.06.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSL7CGM9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9555-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZ0QFV0W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makhlouf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Nehme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaden Haydar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Koubaissy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fakih" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Awad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomo Sato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Chino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.06.037" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9DFB2D3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306476v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.04.035" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZ7JHK7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Stevanovic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-010-9221-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCX999V8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Yonta-Ngoune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nkoumbou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment-Yonta Ngoune" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joussemet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.06.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZB7ZC14-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pialy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Njopwouo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664385v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900108a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perronnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GCV7CHS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018687" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makhlouf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008044" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RKCWH7M9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673345v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.02.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZG4R4W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. El Samrani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.09.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03698812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089889v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.08.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Njoya" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2006.01.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087446v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.01.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C0VZ8N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mosser-Ruck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204997v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;gin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192088v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes Hernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.064" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C98084Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086907v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Sayed-Hassan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.09.028" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1933" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163511v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089987v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finqueneisel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cossarutto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Weber" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.06.044" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1CLH95G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122775v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Perronnet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Raynal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.12.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096637v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duval" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.01.038" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2N0ZJ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096586v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Polakovic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bersillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096661v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Sayed Hassan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096654v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-004-0370-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DSH5R7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096622v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096611v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Panczyk" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.286" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB3S6Z7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096600v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguetnkam" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Ekodeck G.E." TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.03.053" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG6Z1FD5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023398v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2005/0017-0387" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110232v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charmas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Zarzycki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.06.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T51S31R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110226v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1789411" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876596v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neaman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043910117" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510181v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haussard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaballah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barr&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(02)00269-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XW4KVF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681599v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaboriau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bardot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033840107" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345338v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G&#233;rard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00058-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F8JZLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00394-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTNHNMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schouller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(02)00013-9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BMXKBNM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109234v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournassat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosbach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876608v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830096" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345833v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cases" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01800-X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345853v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Piasecki" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Rudzinski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00071-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9J1GXP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345846v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladyslaw Janusz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00070-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76JV5K0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345889v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0200573" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D02L19C9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345883v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00860-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF8LZS5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345866v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la981336d" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R0C97BW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Groszek" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la980043h" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PL18VJFQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899507v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhote" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.1995.0430404" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559869v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210223v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aim&#233; Mbey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303865v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282491v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091254v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Palace Carvalho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paolo Prates Ramalho" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091241v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022316v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubessy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022335v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maddi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022552v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruck-Mosser" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989449v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aranyossy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Fernandez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Dorhmann" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Faihurst" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554958v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brancher" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gutsfeld" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863266v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chawraba" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.coac.2021.11.001" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315471v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Samper" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03315491v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006239v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008408v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010769v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010742v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751261v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL027N" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>