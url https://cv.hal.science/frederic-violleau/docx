--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -602,265 +602,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AF4-UHPLC: Two-dimensional separation of macromolecules in four white wines from South-Western France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High and low pathogenicity avian influenza virus discrimination and prediction based on volatile organic compounds signature by SIFT-MS: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sécula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465456⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.17051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67219-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952197v1</w:t>
+                <w:t xml:space="preserve">hal-04904688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High and low pathogenicity avian influenza virus discrimination and prediction based on volatile organic compounds signature by SIFT-MS: a proof-of-concept study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AF4-UHPLC: Two-dimensional separation of macromolecules in four white wines from South-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Figué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.17051. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1738, pp.465456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67219-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904688v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delicate Analysis of Interacting Proteins and Their Assemblies by Flow Field-Flow Fractionation Techniques</w:t>
               </w:r>
@@ -1623,295 +1623,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Dissolved in Water: An Innovative Tool for the Production of Young Plants in Grapevine Nurseries?</w:t>
+                <w:t xml:space="preserve">Study of the relationship between red wine colloidal fraction and astringency by asymmetrical flow field-flow fractionation coupled with multi-detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès</w:t>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Breton</w:t>
+                <w:t xml:space="preserve">Coline Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lagarde</w:t>
+                <w:t xml:space="preserve">Soline Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Cros</w:t>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 361, pp.130104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01919512.2021.1984203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376765v1</w:t>
+                <w:t xml:space="preserve">hal-03300210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the relationship between red wine colloidal fraction and astringency by asymmetrical flow field-flow fractionation coupled with multi-detection</w:t>
+                <w:t xml:space="preserve">Ozone Dissolved in Water: An Innovative Tool for the Production of Young Plants in Grapevine Nurseries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Leriche</w:t>
+                <w:t xml:space="preserve">Coralie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Caillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Fabien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+                <w:t xml:space="preserve">Hubert Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 361, pp.130104. </w:t>
+              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01919512.2021.1984203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300210v1</w:t>
+                <w:t xml:space="preserve">hal-03376765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using near-infrared spectroscopy to determine moisture content, gel strength, and viscosity of gelatin</w:t>
               </w:r>
@@ -2423,827 +2423,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractionation and characterization of polyphenolic compounds and macromolecules in red wine by asymmetrical flow field-flow fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Halabi</w:t>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570394v1</w:t>
+                <w:t xml:space="preserve">hal-02945419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the size distribution of a multimodal dispersion of polymer nanoparticles by microscopy after different methods of deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into gluten structure in a mild chaotropic solvent by asymmetrical flow field-flow fractionation (AsFlFFF) and evidence of non-covalent assemblies between glutenin and ω-gliadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Varenne</w:t>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Devoille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Violleau</w:t>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102047⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.105676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948154v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sulphide quantification by SIFT/MS: highlighting the influence of gas moisture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A catalyst-free process for gas ozonation of reduced sulfur compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03067319.2019.1650919⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278814v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalyst-free process for gas ozonation of reduced sulfur compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+                <w:t xml:space="preserve">Evaluation of the size distribution of a multimodal dispersion of polymer nanoparticles by microscopy after different methods of deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">A. Makky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Feltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.102047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573074v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation and characterization of polyphenolic compounds and macromolecules in red wine by asymmetrical flow field-flow fractionation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+                <w:t xml:space="preserve">Hydrogen sulphide quantification by SIFT/MS: highlighting the influence of gas moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1629, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (10), pp.1133-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2019.1650919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945419v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into gluten structure in a mild chaotropic solvent by asymmetrical flow field-flow fractionation (AsFlFFF) and evidence of non-covalent assemblies between glutenin and ω-gliadin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+                <w:t xml:space="preserve">A. Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameur Louhichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 103, pp.105676. </w:t>
+              <w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481505v1</w:t>
+                <w:t xml:space="preserve">hal-02570394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonation of three different fungal conidia associated with apple disease: Importance of spore surface and membrane phospholipid oxidation</w:t>
               </w:r>
@@ -3333,77 +3333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone Quantification by Selected Ion Flow Tube Mass Spectrometry: Influence of Humidity and Manufacturing Gas of Ozone Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,90 +3467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldehydes gas ozonation monitoring: Interest of SIFT/MS versus GC/FID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4650,676 +4650,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of cellulose samples after dissolution into various solvent systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone Effects on Botrytis cinerea Conidia using a Bubble Column: Germination Inactivation and Membrane Phospholipids Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rebiere</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9958-1⟩</w:t>
+              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (1), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01919512.2015.1074856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601638v1</w:t>
+                <w:t xml:space="preserve">hal-02459801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Dispersion of Nanoparticles: A Comprehensive Evaluation of Size Distribution with 9 Size Measurement Methods.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-assembled polymeric vectors mixtures: characterization of the polymorphism and existence of synergistic effects in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-016-1867-7⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (31), pp.315102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/31/315102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437522v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled polymeric vectors mixtures: characterization of the polymorphism and existence of synergistic effects in photodynamic therapy</w:t>
+                <w:t xml:space="preserve">Drug release by direct jump from poly(ethylene-glycol-b-ε-caprolactone) nano-vector to cell membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wasungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/31/315102⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (12), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21121643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194982v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug release by direct jump from poly(ethylene-glycol-b-ε-caprolactone) nano-vector to cell membrane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Dispersion of Nanoparticles: A Comprehensive Evaluation of Size Distribution with 9 Size Measurement Methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varenne Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makky Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher-Delmas Mireille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violleau Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vauthier Christine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21121643⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), pp.1220-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-016-1867-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594383v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Effects on Botrytis cinerea Conidia using a Bubble Column: Germination Inactivation and Membrane Phospholipids Oxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
+                <w:t xml:space="preserve">Structural modifications of cellulose samples after dissolution into various solvent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlie Heuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Castignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pierron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (1), pp.62-69. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (29), pp.8403-8414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01919512.2015.1074856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9958-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459801v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Storage Temperature on the Composition and the Antibacterial Activity of Ozonized Sunflower Oil</w:t>
               </w:r>
@@ -5448,51 +5448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vicendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,290 +5550,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of sunflower oils: Impact of experimental conditions on the composition and the antibacterial activity of ozonized oils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
+                <w:t xml:space="preserve">In vitro and in planta fungicide properties of ozonated water against the esca-associated fungus Phaeoacremonium aleophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Calmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 189, pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2015.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640299v1</w:t>
+                <w:t xml:space="preserve">hal-02527300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in planta fungicide properties of ozonated water against the esca-associated fungus Phaeoacremonium aleophilum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christel Couderc</w:t>
+                <w:t xml:space="preserve">Ozonation of sunflower oils: Impact of experimental conditions on the composition and the antibacterial activity of ozonized oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moureu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Compant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186, pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2015.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2015.03.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02527300v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric Micelles Encapsulating Photosensitizer: Structure/Photodynamic Therapy Efficiency Relation</w:t>
               </w:r>
@@ -7488,51 +7488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation with multi-angle light scattering and quasi elastic light scattering for characterization of poly(ethyleneglycol-b-ɛ-caprolactone) block copolymer self-assemblies used as drug carriers for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ehrhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,286 +7999,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of aged gelatin by AFlFFF-MALS: Identification of high molar mass components and their influence on solubility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Rbii</w:t>
+                <w:t xml:space="preserve">Development of a rapid determination of pesticides in coated seeds using a high-performance liquid chromatography-UV detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébactien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Albet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (21), pp.10032-10037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf902316x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976121v1</w:t>
+                <w:t xml:space="preserve">hal-02667719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a rapid determination of pesticides in coated seeds using a high-performance liquid chromatography-UV detection system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bourgin</w:t>
+                <w:t xml:space="preserve">Analysis of aged gelatin by AFlFFF-MALS: Identification of high molar mass components and their influence on solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Rbii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bize</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Sylviane Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.1024-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf902316x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667719v1</w:t>
+                <w:t xml:space="preserve">hal-04976121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Oxidative Treatment on Corn Seed Germination Kinetics</w:t>
               </w:r>
@@ -9188,364 +9188,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ozone molecule at the service of the grapevine: from the nursery to the vineyard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Canado</w:t>
+                <w:t xml:space="preserve">Differentiation of monovarietal wines from 4 autochtonous grape varieties combining sensory (Flash Profile) and analytical (AF4) studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Figué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 10: International Symposium on Postharvest and Horticultural Products Quality, ISHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">23nd International Symposium of FFF (isFFF2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036497v1</w:t>
+                <w:t xml:space="preserve">hal-05064446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone protection against fungal diseases during storage: a new alternative?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">The ozone molecule at the service of the grapevine: from the nursery to the vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyndel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 10: International Symposium on Postharvest and Horticultural Products Quality, ISHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036491v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of monovarietal wines from 4 autochtonous grape varieties combining sensory (Flash Profile) and analytical (AF4) studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Gosset</w:t>
+                <w:t xml:space="preserve">Ozone protection against fungal diseases during storage: a new alternative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23nd International Symposium of FFF (isFFF2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Symposium 10: International Symposium on Postharvest and Horticultural Products Quality, ISHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064446v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplastic characterization in Garonne river by Electrical Asymetrical Flow Field-Flow Fractionation (EAF4) coupled to multi-scale characterization</w:t>
               </w:r>
@@ -9678,51 +9678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.274</w:t>
@@ -9803,51 +9803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.960</w:t>
@@ -9870,1157 +9870,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization by Frit-Inlet Asymmetrical Flow Field-Flow Fractionation of polyoxazoline nano-vectors for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Volmerange</w:t>
+                <w:t xml:space="preserve">Diane Heaugwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Hubert</w:t>
+                <w:t xml:space="preserve">Orélia Cerlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology: Innovation and Advanced Technologies for Managing Postharvest Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès SCM-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169448v1</w:t>
+                <w:t xml:space="preserve">hal-05010565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ozonated atmosphere on postharvest decay of plum and melon fruits in cold storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Volmerange</w:t>
+                <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Quintard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Gerbaud</w:t>
+                <w:t xml:space="preserve">O. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA 26th World Congress &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology: Innovation and Advanced Technologies for Managing Postharvest Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS); International Society for Plant Pathology; Cyprus University of Technology, May 2022, Limassol, Cyprus. pp.143-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1363.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995905v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by Frit-Inlet Asymmetrical Flow Field-Flow Fractionation of polyoxazoline nano-vectors for photodynamic therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
+                <w:t xml:space="preserve">Effect of ozonated atmosphere on postharvest decay of plum and melon fruits in cold storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Heaugwane</w:t>
+                <w:t xml:space="preserve">V. Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orélia Cerlati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
+                <w:t xml:space="preserve">S. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SCM-10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IOA 26th World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010565v1</w:t>
+                <w:t xml:space="preserve">hal-04995905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatolomics for developing non-invasive biomarkers of ruminal function and health in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">The ozone molecule at the service of the vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.330</w:t>
+              <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199345v1</w:t>
+                <w:t xml:space="preserve">hal-04996782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ozone molecule at the service of the vineyard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+                <w:t xml:space="preserve">Volatolomics for developing non-invasive biomarkers of ruminal function and health in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996782v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of wheat proteins on a Frit inlet Asymmetrical Flow Filed Fractionation system (AF4)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone: a tool for reducing melons and plums losses during sorage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ICC Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999434v1</w:t>
+                <w:t xml:space="preserve">hal-04997317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Hubert</w:t>
+                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Ozone Association PAN conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997274v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone: a tool for reducing melons and plums losses during sorage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyndel Berger</w:t>
+                <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Quintard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997317v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Lemen</w:t>
+                <w:t xml:space="preserve">Separation of wheat proteins on a Frit inlet Asymmetrical Flow Filed Fractionation system (AF4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaucher Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ozone Association PAN conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">20th ICC Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996847v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas/solid synthesis of ozonized cyclodextrins and their application for extending the conservation period of tomatoes</w:t>
               </w:r>
@@ -11045,51 +11045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Visciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11125,168 +11125,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of fruit quality by continuous ozone exposure during storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Quintard</w:t>
+                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998073v1</w:t>
+                <w:t xml:space="preserve">hal-04996831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11308,110 +11308,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11433,823 +11433,823 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edible Soft Matter congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+                <w:t xml:space="preserve">Improvement of fruit quality by continuous ozone exposure during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996831v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonized cyclodextrins as novel solid materials with oxidative properties: an analytical characterization study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel materials with antimicrobial and antifungal properties obtained by ozonation of cyclodextrins: from synthesis to practical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsi Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Haddad</w:t>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Coppel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Vandenbossch</w:t>
+                <w:t xml:space="preserve">Rémi Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
+              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009061v1</w:t>
+                <w:t xml:space="preserve">hal-04764104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel materials with antimicrobial and antifungal properties obtained by ozonation of cyclodextrins: from synthesis to practical applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Sanchez</w:t>
+                <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dairy Science and Technology Symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764104v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
+                <w:t xml:space="preserve">Ozone gaz treatment: an alternative solution to preserve the sanitary quality of young grapevine plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Tourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science and Technology Symposium 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, Denmark</w:t>
+              <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455378v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonated water to treat downy and powdery mildews in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone gaz treatment: an alternative solution to preserve the sanitary quality of young grapevine plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyndel Berger</w:t>
+                <w:t xml:space="preserve">Ozonized cyclodextrins as novel solid materials with oxidative properties: an analytical characterization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Tourette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Vandenbossch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
+              <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998070v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained dogs and chemical analysis demonstrate the existence of an epileptic seizure odour in humans</w:t>
               </w:r>
@@ -12774,51 +12774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13104,1149 +13104,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone dissolved into water: an innovative tool in grapevine nursery for young plants production?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+                <w:t xml:space="preserve">Effects of continuous low ozone exposition on Ariane apples in cold storage conditions with modified atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Yobregat</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Breton</w:t>
+                <w:t xml:space="preserve">J. Joulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Penticton BC, Canada</w:t>
+              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008857v1</w:t>
+                <w:t xml:space="preserve">hal-05008905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of continuous low ozone exposition on Ariane apples in cold storage conditions with modified atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone dissolved into water: an innovative tool in grapevine nursery for young plants production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lemetter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
+                <w:t xml:space="preserve">H. Yobregat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Joulie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Maldes</w:t>
+                <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Penticton BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008905v1</w:t>
+                <w:t xml:space="preserve">hal-05008857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone treatment: a solution to improve sanitary and physiological quality of grapevine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+                <w:t xml:space="preserve">MODIFICATION OF DOUGH RHEOLOGICAL PROPERTIES, STORAGE PROTEINS CHARACTERISTICS AND CHANGE IN THE GLUTATHIONE REDUCTASE ACTIVITY IN SOFT WHEAT FLOUR AFTER GRAINS GASEOUS OZONE TREATMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Breton</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. of J. Rannee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M. Busuttil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008869v1</w:t>
+                <w:t xml:space="preserve">hal-05009088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
+                <w:t xml:space="preserve">Fludioxonil, difenoconaozole and sedaxane, pesticides degradation of loaded wheat seeds, comparison of different oxidative technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. of J. Rannee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M. Busuttil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737469v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of sunflower oils : properties, purification and application</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovative analytical method to measure ozone in gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+              <w:t xml:space="preserve">IOA 24th Ozone World Congress and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010664v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo fungicide properties of ozone dissolved into water against the fungus responsible of apple scab, Venturia inaequalis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
+                <w:t xml:space="preserve">Ozonation of sunflower oils : properties, purification and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008910v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODIFICATION OF DOUGH RHEOLOGICAL PROPERTIES, STORAGE PROTEINS CHARACTERISTICS AND CHANGE IN THE GLUTATHIONE REDUCTASE ACTIVITY IN SOFT WHEAT FLOUR AFTER GRAINS GASEOUS OZONE TREATMENT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo fungicide properties of ozone dissolved into water against the fungus responsible of apple scab, Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A-M. Busuttil</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009088v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fludioxonil, difenoconaozole and sedaxane, pesticides degradation of loaded wheat seeds, comparison of different oxidative technologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A-M. Busuttil</w:t>
+                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009087v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative analytical method to measure ozone in gas phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone treatment: a solution to improve sanitary and physiological quality of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA 24th Ozone World Congress and Exhibition</w:t>
+              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786099v1</w:t>
+                <w:t xml:space="preserve">hal-05008869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of proteins: the gluten case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14577,90 +14577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t>
@@ -14689,103 +14689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des COV et des composés soufrés par l'ozone en phase gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
@@ -14814,103 +14814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-aldehydes reaction in gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEAC-40, Environmental &amp; Food Monitoring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t>
@@ -14939,90 +14939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonation of Aldehydes in Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15077,51 +15077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicide capacities of Ozone and Ozone + UV against fungi associated Grapevine Trunk Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andriansiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15189,103 +15189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of odorous molecules in the gas emitted from fertilizer plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Summer School on Environmental applications of AOPs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t>
@@ -15340,51 +15340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.G. Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andriansiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15433,260 +15433,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonized Sunflower Oils Properties: Influence of Water Addition During Ozonolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Moreu</w:t>
+                <w:t xml:space="preserve">Chemometric analysis of Near-Infrared spectra for determining molecular distribution of gelatin extracted from pork rinds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duthen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouali Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">Agrostat 2016, 14th Symposium on statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131945v1</w:t>
+                <w:t xml:space="preserve">hal-05126480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric analysis of Near-Infrared spectra for determining molecular distribution of gelatin extracted from pork rinds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
+                <w:t xml:space="preserve">Ozonized Sunflower Oils Properties: Influence of Water Addition During Ozonolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrostat 2016, 14th Symposium on statistical Methods for the Food Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">IOA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126480v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Asymmetrical Flow-Field Flow Fractionation (AsFlFFF), un outil de caractérisation de structures biosourcées : Principe et Application</w:t>
               </w:r>
@@ -15905,51 +15905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ozone Association European African Asian Australiasian Group (IOA-EA3G)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16138,51 +16138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Carvalho Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16502,51 +16502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions Revealing the Conformation and Shape of Enzymatic Cross-linked Casein Micelles powders with Asymmetrical Flow Field-Flow Fractionation (AF4) and their colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16554,51 +16554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Food Structure and Functionality Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cork, Ireland</w:t>
@@ -16640,77 +16640,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Enzymatic Cross-linked Caseins Particles by Asymmetrical Flow Field-Flow Fractionation in Neutral and Acidic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16929,51 +16929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Romelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Symposium on Field- and Flow-based Separations, FFF2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Postnova, Poland</w:t>
@@ -16996,566 +16996,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of Proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+                <w:t xml:space="preserve">Performance of Filed-Flow Fractionation technique for milk protein characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle N'Tsiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France. , 2019</w:t>
+              <w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154559v1</w:t>
+                <w:t xml:space="preserve">hal-02789157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational spectroscopy as a tool for fast and on-line measurement of ozone concentration in water inside a reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axel Canado</w:t>
+                <w:t xml:space="preserve">Ozone treatment: A solution to improve sanitary and physiological quality of vine plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">21st GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996917v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone treatment: A solution to improve sanitary and physiological quality of vine plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+                <w:t xml:space="preserve">Vibrational spectroscopy as a tool for fast and on-line measurement of ozone concentration in water inside a reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Treguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008836v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Filed-Flow Fractionation technique for milk protein characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amira Halabi</w:t>
+                <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789157v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la composition et des structures protéiques thermo-induites sur les cinétiques de protéolyse des préparations pour nourrissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17912,51 +17912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrés de l’Eurofed Lipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18039,77 +18039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3139737. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18153,77 +18153,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2024056981. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18235,51 +18235,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation d'un matériau solide de stockage de l'ozone, ledit matériau et ses utilisations</w:t>
+                <w:t xml:space="preserve">Procédé de préparation d’un matériau solide de stockage de l’ozone à base de glucides, ledit matériau et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
@@ -18293,107 +18293,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR1900325 - PCT/FR2020/050038. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR 2007474 - PCT/FR2021/051323. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120012v1</w:t>
+                <w:t xml:space="preserve">hal-04764115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation d’un matériau solide de stockage de l’ozone à base de glucides, ledit matériau et ses utilisations</w:t>
+                <w:t xml:space="preserve">Procédé de préparation d'un matériau solide de stockage de l'ozone, ledit matériau et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
@@ -18407,83 +18407,83 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 2007474 - PCT/FR2021/051323. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR1900325 - PCT/FR2020/050038. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764115v1</w:t>
+                <w:t xml:space="preserve">hal-04120012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de synthèse du 2-chloropropionitrile. SNPE. France. Brevet Français FR 0211583.</w:t>
               </w:r>
@@ -18756,51 +18756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Figu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jorge-Smeding" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Filaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67219-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Urbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1984203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106627" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tr&#233;guier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1938969" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Catala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schaff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75478-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feltin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102047" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vitola Pasetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2019.1650919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123416" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pincemaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Louhichi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1618" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.186" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203595" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02391" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rebiere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111985" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.053" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rebiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lie Heuls" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gaborieau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9958-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makky Ali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher-Delmas Mireille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vauthier Christine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1867-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194982v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/31/315102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ehrhart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wasungu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121643" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1074856" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ali Haimoud-Lekhal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;criaud-Calmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1128319" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra09013c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.01.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZJC2LB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.038" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Read" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guinaudeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. James Wilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PY01750H" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.08.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCVB25V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976235v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Ratanathanawongs Williams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R.M. Bria" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.04.020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJT3X9XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643232v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJFQ6DSN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Blidi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geagea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY00541G" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Pernot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Surel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.01.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWK8J5NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.065" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWV4CFWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963896v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Rbii" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brambati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Buchert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQMKWHGK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.01.048" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45S8T30G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.02.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79RGDQV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Knop" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naram El-Akra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Souchard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811248G" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BT1QNDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guedj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.08.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q79TXZC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667719v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bize" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bactien Durand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902316x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510802474631" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gars" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100000525" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Darde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tea" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kleiber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.10.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HMDNPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976089v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud-Roux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00797-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7L2GH13-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036497v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndel Berger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036491v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maldes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064446v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064514v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guilbaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832603v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169448v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1363.21" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995905v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quintard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996782v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04999434v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ric" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaucher Delmas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capblancq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997274v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04997317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998073v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009061v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996804v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998070v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Tourette" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schaff" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955288v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401892v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955268v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955279v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008857v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yobregat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008905v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joulie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008869v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010664v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008910v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009088v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuls" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. of J. Rannee" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Busuttil" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009087v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786099v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188382v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menut" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786118v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Val&#233;rie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834273v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833380v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129577v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriansiferana" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Manero" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834423v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129614v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Pierron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131945v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126480v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duthen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacq" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouali Alami" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05132573v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131966v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Oliver" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Bierbaum" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Van" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Maniego" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborieau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742971v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800059v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yvon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tormo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209818v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Carvalho Fernandes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064511v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834339v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795122v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblanc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154559v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996917v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Treguier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008836v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789157v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737534v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339540v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793700v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794368v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933655v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933663v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120012v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764115v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976069v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sage" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Figu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jorge-Smeding" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Filaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67219-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Urbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagarde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1984203" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106627" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tr&#233;guier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1938969" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Catala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schaff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75478-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pincemaille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Louhichi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105676" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vitola Pasetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feltin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2019.1650919" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1618" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.186" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203595" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02391" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rebiere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111985" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.053" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1074856" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/31/315102" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ehrhart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wasungu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121643" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makky Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher-Delmas Mireille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vauthier Christine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1867-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rebiere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lie Heuls" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gaborieau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9958-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ali Haimoud-Lekhal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;criaud-Calmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1128319" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra09013c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.038" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.01.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZJC2LB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Read" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guinaudeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. James Wilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PY01750H" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.08.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCVB25V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976235v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Ratanathanawongs Williams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R.M. Bria" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.04.020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJT3X9XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643232v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJFQ6DSN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Blidi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geagea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY00541G" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Pernot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Surel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.01.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWK8J5NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.065" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWV4CFWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963896v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Rbii" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brambati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Buchert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQMKWHGK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.01.048" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45S8T30G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.02.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79RGDQV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Knop" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naram El-Akra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Souchard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811248G" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BT1QNDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667719v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bize" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bactien Durand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902316x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976121v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guedj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.08.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q79TXZC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510802474631" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gars" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100000525" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Darde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tea" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kleiber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.10.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HMDNPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976089v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud-Roux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00797-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7L2GH13-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064446v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036497v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndel Berger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036491v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maldes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064514v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guilbaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832603v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169448v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1363.21" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quintard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04997317v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997274v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04999434v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ric" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaucher Delmas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capblancq" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998073v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998070v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Tourette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996804v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009061v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schaff" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955288v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401892v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955268v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955279v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joulie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008857v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yobregat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009088v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuls" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. of J. Rannee" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Busuttil" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009087v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786099v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010664v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008910v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188382v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menut" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786118v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Val&#233;rie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834273v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833380v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129577v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriansiferana" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Manero" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834423v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129614v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Pierron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126480v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duthen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacq" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouali Alami" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131945v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05132573v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131966v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Oliver" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Bierbaum" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Van" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Maniego" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborieau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742971v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800059v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yvon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tormo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209818v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Carvalho Fernandes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064511v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834339v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795122v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblanc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789157v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008836v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996917v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Treguier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154559v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737534v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339540v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793700v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794368v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933655v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933663v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764115v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120012v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976069v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sage" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>