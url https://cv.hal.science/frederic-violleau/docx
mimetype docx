--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -602,265 +602,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High and low pathogenicity avian influenza virus discrimination and prediction based on volatile organic compounds signature by SIFT-MS: a proof-of-concept study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AF4-UHPLC: Two-dimensional separation of macromolecules in four white wines from South-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Figué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67219-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1738, pp.465456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904688v1</w:t>
+                <w:t xml:space="preserve">hal-04952197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AF4-UHPLC: Two-dimensional separation of macromolecules in four white wines from South-Western France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High and low pathogenicity avian influenza virus discrimination and prediction based on volatile organic compounds signature by SIFT-MS: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sécula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1738, pp.465456. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.17051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67219-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952197v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delicate Analysis of Interacting Proteins and Their Assemblies by Flow Field-Flow Fractionation Techniques</w:t>
               </w:r>
@@ -1623,295 +1623,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the relationship between red wine colloidal fraction and astringency by asymmetrical flow field-flow fractionation coupled with multi-detection</w:t>
+                <w:t xml:space="preserve">Ozone Dissolved in Water: An Innovative Tool for the Production of Young Plants in Grapevine Nurseries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Leriche</w:t>
+                <w:t xml:space="preserve">Coralie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Caillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Fabien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+                <w:t xml:space="preserve">Hubert Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 361, pp.130104. </w:t>
+              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01919512.2021.1984203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300210v1</w:t>
+                <w:t xml:space="preserve">hal-03376765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Dissolved in Water: An Innovative Tool for the Production of Young Plants in Grapevine Nurseries?</w:t>
+                <w:t xml:space="preserve">Study of the relationship between red wine colloidal fraction and astringency by asymmetrical flow field-flow fractionation coupled with multi-detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès</w:t>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Breton</w:t>
+                <w:t xml:space="preserve">Coline Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lagarde</w:t>
+                <w:t xml:space="preserve">Soline Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Cros</w:t>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 361, pp.130104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01919512.2021.1984203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376765v1</w:t>
+                <w:t xml:space="preserve">hal-03300210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using near-infrared spectroscopy to determine moisture content, gel strength, and viscosity of gelatin</w:t>
               </w:r>
@@ -2423,615 +2423,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation and characterization of polyphenolic compounds and macromolecules in red wine by asymmetrical flow field-flow fractionation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A catalyst-free process for gas ozonation of reduced sulfur compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Williams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461464⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945419v1</w:t>
+                <w:t xml:space="preserve">hal-02573074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into gluten structure in a mild chaotropic solvent by asymmetrical flow field-flow fractionation (AsFlFFF) and evidence of non-covalent assemblies between glutenin and ω-gliadin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+                <w:t xml:space="preserve">Fractionation and characterization of polyphenolic compounds and macromolecules in red wine by asymmetrical flow field-flow fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481505v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalyst-free process for gas ozonation of reduced sulfur compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+                <w:t xml:space="preserve">Insight into gluten structure in a mild chaotropic solvent by asymmetrical flow field-flow fractionation (AsFlFFF) and evidence of non-covalent assemblies between glutenin and ω-gliadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Simon</w:t>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Richard</w:t>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 387, </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.105676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573074v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the size distribution of a multimodal dispersion of polymer nanoparticles by microscopy after different methods of deposition</w:t>
+                <w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Varenne</w:t>
+                <w:t xml:space="preserve">A. Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Devoille</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Makky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Violleau</w:t>
+                <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102047⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948154v1</w:t>
+                <w:t xml:space="preserve">hal-02570394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulphide quantification by SIFT/MS: highlighting the influence of gas moisture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,210 +3040,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 100 (10), pp.1133-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03067319.2019.1650919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the size distribution of a multimodal dispersion of polymer nanoparticles by microscopy after different methods of deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Halabi</w:t>
+                <w:t xml:space="preserve">A. Makky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Violleau</w:t>
+                <w:t xml:space="preserve">N. Feltin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Burel</w:t>
+                <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.102047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570394v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonation of three different fungal conidia associated with apple disease: Importance of spore surface and membrane phospholipid oxidation</w:t>
               </w:r>
@@ -3333,77 +3333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone Quantification by Selected Ion Flow Tube Mass Spectrometry: Influence of Humidity and Manufacturing Gas of Ozone Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,90 +3467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldehydes gas ozonation monitoring: Interest of SIFT/MS versus GC/FID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4767,1073 +4767,1073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled polymeric vectors mixtures: characterization of the polymorphism and existence of synergistic effects in photodynamic therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Dispersion of Nanoparticles: A Comprehensive Evaluation of Size Distribution with 9 Size Measurement Methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vicendo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varenne Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makky Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher-Delmas Mireille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violleau Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vauthier Christine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/31/315102⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), pp.1220-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-016-1867-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194982v1</w:t>
+                <w:t xml:space="preserve">hal-01437522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug release by direct jump from poly(ethylene-glycol-b-ε-caprolactone) nano-vector to cell membrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Wasungu</w:t>
+                <w:t xml:space="preserve">Structural modifications of cellulose samples after dissolution into various solvent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlie Heuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Castignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (29), pp.8403-8414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9958-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21121643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594383v1</w:t>
+                <w:t xml:space="preserve">hal-01601638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Dispersion of Nanoparticles: A Comprehensive Evaluation of Size Distribution with 9 Size Measurement Methods.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-assembled polymeric vectors mixtures: characterization of the polymorphism and existence of synergistic effects in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (31), pp.315102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/31/315102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-016-1867-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437522v1</w:t>
+                <w:t xml:space="preserve">hal-02194982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of cellulose samples after dissolution into various solvent systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlie Heuls</w:t>
+                <w:t xml:space="preserve">Drug release by direct jump from poly(ethylene-glycol-b-ε-caprolactone) nano-vector to cell membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Castignolles</w:t>
+                <w:t xml:space="preserve">Jérôme Ehrhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Gaborieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rouilly</w:t>
+                <w:t xml:space="preserve">Luc Wasungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 408 (29), pp.8403-8414. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (12), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9958-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules21121643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601638v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Storage Temperature on the Composition and the Antibacterial Activity of Ozonized Sunflower Oil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crosslinked polymeric self-assemblies as an efficient strategy for photodynamic therapy on a 3D cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01919512.2015.1128319⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (74), pp.69984-69998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra09013c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439929v1</w:t>
+                <w:t xml:space="preserve">hal-02439859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinked polymeric self-assemblies as an efficient strategy for photodynamic therapy on a 3D cell culture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Storage Temperature on the Composition and the Antibacterial Activity of Ozonized Sunflower Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moureu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Décriaud-Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (74), pp.69984-69998. </w:t>
+              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.143-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra09013c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01919512.2015.1128319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439859v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in planta fungicide properties of ozonated water against the esca-associated fungus Phaeoacremonium aleophilum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pages</w:t>
+                <w:t xml:space="preserve">Ozonation of sunflower oils: Impact of experimental conditions on the composition and the antibacterial activity of ozonized oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moureu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Couderc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2015.03.038⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186, pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527300v1</w:t>
+                <w:t xml:space="preserve">hal-02640299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of sunflower oils: Impact of experimental conditions on the composition and the antibacterial activity of ozonized oils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
+                <w:t xml:space="preserve">In vitro and in planta fungicide properties of ozonated water against the esca-associated fungus Phaeoacremonium aleophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Calmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 189, pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2015.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02640299v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric Micelles Encapsulating Photosensitizer: Structure/Photodynamic Therapy Efficiency Relation</w:t>
               </w:r>
@@ -7488,51 +7488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation with multi-angle light scattering and quasi elastic light scattering for characterization of poly(ethyleneglycol-b-ɛ-caprolactone) block copolymer self-assemblies used as drug carriers for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ehrhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,286 +7999,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a rapid determination of pesticides in coated seeds using a high-performance liquid chromatography-UV detection system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bourgin</w:t>
+                <w:t xml:space="preserve">Analysis of aged gelatin by AFlFFF-MALS: Identification of high molar mass components and their influence on solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Rbii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bize</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Sylviane Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.1024-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf902316x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667719v1</w:t>
+                <w:t xml:space="preserve">hal-04976121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of aged gelatin by AFlFFF-MALS: Identification of high molar mass components and their influence on solubility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Rbii</w:t>
+                <w:t xml:space="preserve">Development of a rapid determination of pesticides in coated seeds using a high-performance liquid chromatography-UV detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébactien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Albet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (21), pp.10032-10037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf902316x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976121v1</w:t>
+                <w:t xml:space="preserve">hal-02667719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Oxidative Treatment on Corn Seed Germination Kinetics</w:t>
               </w:r>
@@ -9678,51 +9678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.274</w:t>
@@ -9803,51 +9803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.960</w:t>
@@ -9870,493 +9870,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by Frit-Inlet Asymmetrical Flow Field-Flow Fractionation of polyoxazoline nano-vectors for photodynamic therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Heaugwane</w:t>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orélia Cerlati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
+                <w:t xml:space="preserve">P. Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SCM-10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology: Innovation and Advanced Technologies for Managing Postharvest Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS); International Society for Plant Pathology; Cyprus University of Technology, May 2022, Limassol, Cyprus. pp.143-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1363.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010565v1</w:t>
+                <w:t xml:space="preserve">hal-04169448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Brat</w:t>
+                <w:t xml:space="preserve">Effect of ozonated atmosphere on postharvest decay of plum and melon fruits in cold storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hubert</w:t>
+                <w:t xml:space="preserve">V. Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology: Innovation and Advanced Technologies for Managing Postharvest Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOA 26th World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169448v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ozonated atmosphere on postharvest decay of plum and melon fruits in cold storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Volmerange</w:t>
+                <w:t xml:space="preserve">Characterization by Frit-Inlet Asymmetrical Flow Field-Flow Fractionation of polyoxazoline nano-vectors for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Quintard</w:t>
+                <w:t xml:space="preserve">Diane Heaugwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gerbaud</w:t>
+                <w:t xml:space="preserve">Orélia Cerlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA 26th World Congress &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Congrès SCM-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995905v1</w:t>
+                <w:t xml:space="preserve">hal-05010565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ozone molecule at the service of the vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyndel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t>
@@ -10504,523 +10504,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone: a tool for reducing melons and plums losses during sorage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997317v1</w:t>
+                <w:t xml:space="preserve">hal-04997274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+                <w:t xml:space="preserve">Separation of wheat proteins on a Frit inlet Asymmetrical Flow Filed Fractionation system (AF4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaucher Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ozone Association PAN conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">20th ICC Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996847v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Brat</w:t>
+                <w:t xml:space="preserve">Ozone: a tool for reducing melons and plums losses during sorage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997274v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of wheat proteins on a Frit inlet Asymmetrical Flow Filed Fractionation system (AF4)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
+                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ICC Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Ozone Association PAN conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999434v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas/solid synthesis of ozonized cyclodextrins and their application for extending the conservation period of tomatoes</w:t>
               </w:r>
@@ -11045,51 +11045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Visciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11125,293 +11125,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+                <w:t xml:space="preserve">Improvement of fruit quality by continuous ozone exposure during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996831v1</w:t>
+                <w:t xml:space="preserve">hal-04998073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455376v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11433,219 +11433,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edible Soft Matter congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of fruit quality by continuous ozone exposure during storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Quintard</w:t>
+                <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">23rd Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998073v1</w:t>
+                <w:t xml:space="preserve">hal-04455376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel materials with antimicrobial and antifungal properties obtained by ozonation of cyclodextrins: from synthesis to practical applications</w:t>
               </w:r>
@@ -11750,506 +11750,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone gaz treatment: an alternative solution to preserve the sanitary quality of young grapevine plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
+                <w:t xml:space="preserve">P.D. Tourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science and Technology Symposium 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, Denmark</w:t>
+              <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455378v1</w:t>
+                <w:t xml:space="preserve">hal-04998070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone gaz treatment: an alternative solution to preserve the sanitary quality of young grapevine plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyndel Berger</w:t>
+                <w:t xml:space="preserve">Ozonated water to treat downy and powdery mildews in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Tourette</w:t>
+                <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
+              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998070v1</w:t>
+                <w:t xml:space="preserve">hal-04996804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonated water to treat downy and powdery mildews in agriculture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozonized cyclodextrins as novel solid materials with oxidative properties: an analytical characterization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hébrard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vandenbossch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996804v1</w:t>
+                <w:t xml:space="preserve">hal-05009061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonized cyclodextrins as novel solid materials with oxidative properties: an analytical characterization study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vandenbossch</w:t>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dairy Science and Technology Symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009061v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained dogs and chemical analysis demonstrate the existence of an epileptic seizure odour in humans</w:t>
               </w:r>
@@ -12774,51 +12774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13235,77 +13235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone dissolved into water: an innovative tool in grapevine nursery for young plants production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yobregat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13602,103 +13602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative analytical method to measure ozone in gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA 24th Ozone World Congress and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
@@ -13721,532 +13721,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of sunflower oils : properties, purification and application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Calmon</w:t>
+                <w:t xml:space="preserve">Ozone treatment: a solution to improve sanitary and physiological quality of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010664v1</w:t>
+                <w:t xml:space="preserve">hal-05008869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo fungicide properties of ozone dissolved into water against the fungus responsible of apple scab, Venturia inaequalis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
+                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008910v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
+                <w:t xml:space="preserve">Ozonation of sunflower oils : properties, purification and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737469v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone treatment: a solution to improve sanitary and physiological quality of grapevine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo fungicide properties of ozone dissolved into water against the fungus responsible of apple scab, Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Breton</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008869v1</w:t>
+                <w:t xml:space="preserve">hal-05008910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of proteins: the gluten case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14308,359 +14308,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone mass transfer in spraying column: modeling both absorption and desorption</w:t>
+                <w:t xml:space="preserve">Ozone mass transfer in spray column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pages</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mylena Demeneghi</w:t>
+                <w:t xml:space="preserve">M. Tournois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ozone Association, 24th World Congress &amp; Exposition</w:t>
+              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893144v1</w:t>
+                <w:t xml:space="preserve">hal-05009079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone mass transfer in spray column</w:t>
+                <w:t xml:space="preserve">Ozone mass transfer in spraying column: modeling both absorption and desorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournois M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tournois</w:t>
+                <w:t xml:space="preserve">Mylena Demeneghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roustan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+              <w:t xml:space="preserve">International Ozone Association, 24th World Congress &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009079v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t>
@@ -14689,103 +14689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des COV et des composés soufrés par l'ozone en phase gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
@@ -14814,103 +14814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-aldehydes reaction in gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEAC-40, Environmental &amp; Food Monitoring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t>
@@ -14939,90 +14939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonation of Aldehydes in Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15077,51 +15077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicide capacities of Ozone and Ozone + UV against fungi associated Grapevine Trunk Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andriansiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15189,103 +15189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of odorous molecules in the gas emitted from fertilizer plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Summer School on Environmental applications of AOPs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t>
@@ -15340,51 +15340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.G. Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andriansiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15433,260 +15433,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric analysis of Near-Infrared spectra for determining molecular distribution of gelatin extracted from pork rinds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
+                <w:t xml:space="preserve">Ozonized Sunflower Oils Properties: Influence of Water Addition During Ozonolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrostat 2016, 14th Symposium on statistical Methods for the Food Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">IOA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126480v1</w:t>
+                <w:t xml:space="preserve">hal-05131945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonized Sunflower Oils Properties: Influence of Water Addition During Ozonolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Moreu</w:t>
+                <w:t xml:space="preserve">Chemometric analysis of Near-Infrared spectra for determining molecular distribution of gelatin extracted from pork rinds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duthen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouali Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">Agrostat 2016, 14th Symposium on statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131945v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Asymmetrical Flow-Field Flow Fractionation (AsFlFFF), un outil de caractérisation de structures biosourcées : Principe et Application</w:t>
               </w:r>
@@ -15866,90 +15866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ozonation Conditions on Composition and Antibacterial Activity of Ozonized Sunflower Oils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moureu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ozone Association European African Asian Australiasian Group (IOA-EA3G)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16138,51 +16138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Carvalho Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16502,51 +16502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions Revealing the Conformation and Shape of Enzymatic Cross-linked Casein Micelles powders with Asymmetrical Flow Field-Flow Fractionation (AF4) and their colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16554,51 +16554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Food Structure and Functionality Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cork, Ireland</w:t>
@@ -16640,77 +16640,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Enzymatic Cross-linked Caseins Particles by Asymmetrical Flow Field-Flow Fractionation in Neutral and Acidic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16929,51 +16929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Romelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Symposium on Field- and Flow-based Separations, FFF2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Postnova, Poland</w:t>
@@ -16996,566 +16996,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Filed-Flow Fractionation technique for milk protein characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone treatment: A solution to improve sanitary and physiological quality of vine plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">21st GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789157v1</w:t>
+                <w:t xml:space="preserve">hal-05008836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone treatment: A solution to improve sanitary and physiological quality of vine plant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of Filed-Flow Fractionation technique for milk protein characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle N'Tsiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008836v1</w:t>
+                <w:t xml:space="preserve">hal-02789157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational spectroscopy as a tool for fast and on-line measurement of ozone concentration in water inside a reactor</w:t>
+                <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Treguier</w:t>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cuq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès</w:t>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996917v1</w:t>
+                <w:t xml:space="preserve">hal-02154559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of Proteins</w:t>
+                <w:t xml:space="preserve">Vibrational spectroscopy as a tool for fast and on-line measurement of ozone concentration in water inside a reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Helene Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Sylvain Treguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Menut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+                <w:t xml:space="preserve">Sébastien Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France. , 2019</w:t>
+              <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154559v1</w:t>
+                <w:t xml:space="preserve">hal-04996917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la composition et des structures protéiques thermo-induites sur les cinétiques de protéolyse des préparations pour nourrissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17873,90 +17873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the Ozonation of two Sunflower Oils: Influence on Ozonated Oils Composition and on Antibacterial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moureu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrés de l’Eurofed Lipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18039,77 +18039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3139737. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18153,77 +18153,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2024056981. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18235,51 +18235,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation d’un matériau solide de stockage de l’ozone à base de glucides, ledit matériau et ses utilisations</w:t>
+                <w:t xml:space="preserve">Procédé de préparation d'un matériau solide de stockage de l'ozone, ledit matériau et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
@@ -18293,107 +18293,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 2007474 - PCT/FR2021/051323. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR1900325 - PCT/FR2020/050038. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764115v1</w:t>
+                <w:t xml:space="preserve">hal-04120012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation d'un matériau solide de stockage de l'ozone, ledit matériau et ses utilisations</w:t>
+                <w:t xml:space="preserve">Procédé de préparation d’un matériau solide de stockage de l’ozone à base de glucides, ledit matériau et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
@@ -18407,83 +18407,83 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR1900325 - PCT/FR2020/050038. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR 2007474 - PCT/FR2021/051323. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120012v1</w:t>
+                <w:t xml:space="preserve">hal-04764115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de synthèse du 2-chloropropionitrile. SNPE. France. Brevet Français FR 0211583.</w:t>
               </w:r>
@@ -18756,51 +18756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Figu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jorge-Smeding" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Filaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67219-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Urbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagarde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1984203" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106627" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tr&#233;guier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1938969" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Catala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schaff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75478-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pincemaille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Louhichi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105676" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vitola Pasetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feltin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2019.1650919" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1618" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.186" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203595" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02391" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rebiere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111985" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.053" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1074856" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/31/315102" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ehrhart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wasungu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121643" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makky Ali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher-Delmas Mireille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vauthier Christine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1867-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rebiere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lie Heuls" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gaborieau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9958-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ali Haimoud-Lekhal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;criaud-Calmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1128319" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra09013c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.038" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.01.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZJC2LB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Read" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guinaudeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. James Wilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PY01750H" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.08.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCVB25V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976235v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Ratanathanawongs Williams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R.M. Bria" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.04.020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJT3X9XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643232v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJFQ6DSN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Blidi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geagea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY00541G" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Pernot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Surel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.01.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWK8J5NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.065" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWV4CFWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963896v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Rbii" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brambati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Buchert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQMKWHGK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.01.048" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45S8T30G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.02.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79RGDQV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Knop" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naram El-Akra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Souchard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811248G" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BT1QNDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667719v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bize" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bactien Durand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902316x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976121v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guedj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.08.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q79TXZC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510802474631" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gars" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100000525" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Darde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tea" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kleiber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.10.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HMDNPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976089v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud-Roux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00797-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7L2GH13-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064446v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036497v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndel Berger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036491v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maldes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064514v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guilbaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832603v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169448v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1363.21" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quintard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04997317v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997274v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04999434v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ric" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaucher Delmas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capblancq" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998073v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998070v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Tourette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996804v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009061v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schaff" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955288v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401892v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955268v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955279v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joulie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008857v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yobregat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009088v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuls" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. of J. Rannee" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Busuttil" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009087v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786099v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010664v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008910v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188382v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menut" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786118v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Val&#233;rie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834273v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833380v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129577v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriansiferana" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Manero" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834423v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129614v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Pierron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126480v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duthen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacq" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouali Alami" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131945v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05132573v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131966v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Oliver" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Bierbaum" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Van" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Maniego" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborieau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742971v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800059v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yvon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tormo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209818v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Carvalho Fernandes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064511v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834339v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795122v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblanc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789157v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008836v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996917v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Treguier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154559v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737534v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339540v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793700v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794368v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933655v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933663v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764115v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120012v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976069v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sage" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Figu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jorge-Smeding" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Filaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67219-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Urbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1984203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106627" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tr&#233;guier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1938969" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Catala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schaff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75478-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vitola Pasetto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pincemaille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Louhichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105676" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2019.1650919" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feltin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1618" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.186" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203595" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02391" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rebiere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111985" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.053" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1074856" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makky Ali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher-Delmas Mireille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vauthier Christine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1867-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rebiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lie Heuls" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gaborieau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9958-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/31/315102" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ehrhart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wasungu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121643" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439859v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra09013c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ali Haimoud-Lekhal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;criaud-Calmon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1128319" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.01.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZJC2LB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.038" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Read" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guinaudeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. James Wilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PY01750H" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.08.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCVB25V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976235v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Ratanathanawongs Williams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R.M. Bria" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.04.020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJT3X9XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643232v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJFQ6DSN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Blidi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geagea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY00541G" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Pernot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Surel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.01.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWK8J5NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.065" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWV4CFWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963896v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Rbii" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brambati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Buchert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQMKWHGK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.01.048" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45S8T30G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.02.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79RGDQV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Knop" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naram El-Akra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Souchard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811248G" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BT1QNDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guedj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.08.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q79TXZC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667719v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bize" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bactien Durand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902316x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510802474631" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gars" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100000525" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Darde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tea" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kleiber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.10.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HMDNPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976089v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud-Roux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00797-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7L2GH13-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064446v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036497v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndel Berger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036491v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maldes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064514v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guilbaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832603v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169448v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1363.21" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995905v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quintard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997274v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04999434v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ric" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaucher Delmas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capblancq" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04997317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998073v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998070v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Tourette" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996804v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009061v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossch" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schaff" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955288v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401892v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955268v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955279v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joulie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008857v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yobregat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009088v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuls" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. of J. Rannee" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Busuttil" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009087v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786099v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008869v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010664v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008910v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188382v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menut" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786118v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Val&#233;rie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834273v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833380v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129577v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriansiferana" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Manero" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834423v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129614v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Pierron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131945v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126480v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duthen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacq" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouali Alami" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05132573v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131966v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Oliver" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Bierbaum" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Van" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Maniego" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborieau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742971v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800059v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yvon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tormo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209818v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Carvalho Fernandes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064511v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834339v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795122v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblanc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008836v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789157v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154559v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996917v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Treguier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737534v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339540v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793700v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794368v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933655v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933663v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120012v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764115v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976069v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sage" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>