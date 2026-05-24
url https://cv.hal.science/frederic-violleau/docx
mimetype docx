--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,897 +100,897 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine amino acids of four autochthonous grape varieties from Southwest France: influencing factors and role in taste perception</w:t>
+                <w:t xml:space="preserve">Volatolomics of peripheral matrices as a potential tool to assess rumen function and host biology in lactating dairy cows fed diets contrasting in fiber and starch content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Figué</w:t>
+                <w:t xml:space="preserve">E. Jorge-Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Gosset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (7), pp.6917-6933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058832v1</w:t>
+                <w:t xml:space="preserve">hal-05043627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatolomics of peripheral matrices as a potential tool to assess rumen function and host biology in lactating dairy cows fed diets contrasting in fiber and starch content</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of monovarietal white wines from four indigenous grape varieties of Southwest France: Gustatory (Flash profile) and macromolecular (Asymmetrical flow-field flow fractionation) profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Volmerange</w:t>
+                <w:t xml:space="preserve">Auriane Figué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Violleau</w:t>
+                <w:t xml:space="preserve">Mireille Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Salah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25977⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 485, pp.144513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043627v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of monovarietal white wines from four indigenous grape varieties of Southwest France: Gustatory (Flash profile) and macromolecular (Asymmetrical flow-field flow fractionation) profiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wine amino acids of four autochthonous grape varieties from Southwest France: influencing factors and role in taste perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Figué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 485, pp.144513. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058813v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structure and fluid properties of native and enzymatically cross-linked caseins after spray drying</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AF4-UHPLC: Two-dimensional separation of macromolecules in four white wines from South-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Figué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100879⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1738, pp.465456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237865v1</w:t>
+                <w:t xml:space="preserve">hal-04952197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AF4-UHPLC: Two-dimensional separation of macromolecules in four white wines from South-Western France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High and low pathogenicity avian influenza virus discrimination and prediction based on volatile organic compounds signature by SIFT-MS: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Filaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sécula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465456⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.17051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67219-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952197v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High and low pathogenicity avian influenza virus discrimination and prediction based on volatile organic compounds signature by SIFT-MS: a proof-of-concept study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delicate Analysis of Interacting Proteins and Their Assemblies by Flow Field-Flow Fractionation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Sécula</w:t>
+                <w:t xml:space="preserve">Aurélien Urbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bessière</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.17051. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.3976 - 3989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67219-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904688v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delicate Analysis of Interacting Proteins and Their Assemblies by Flow Field-Flow Fractionation Techniques</w:t>
+                <w:t xml:space="preserve">Molecular structure and fluid properties of native and enzymatically cross-linked caseins after spray drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Urbes</w:t>
+                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Banc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fréderic Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.3976 - 3989. </w:t>
+              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649387v1</w:t>
+                <w:t xml:space="preserve">hal-05237865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of structures in phosphocaseinate dispersions by A4F, NMR and SAXS: The impact of demineralization and heat treatment on viscosity</w:t>
               </w:r>
@@ -1028,51 +1028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Doumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 137, pp.108366. </w:t>
@@ -1110,103 +1110,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of enzymatic cross-linking on the apparent viscosity and molecular characteristics of casein micelles at neutral and acidic pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 139, pp.108552. </w:t>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsi Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (4), pp.147-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,51 +1802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Levasseur-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2155,1281 +2155,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and detection of human epileptic seizures based on SIFT-MS chemometric data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into gluten structure in a mild chaotropic solvent by asymmetrical flow field-flow fractionation (AsFlFFF) and evidence of non-covalent assemblies between glutenin and ω-gliadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Catala</w:t>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès</w:t>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Schaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ugo Till</w:t>
+                <w:t xml:space="preserve">Ameur Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75478-8⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.105676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985868v1</w:t>
+                <w:t xml:space="preserve">hal-02481505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden Decrease of the Dissolved Ozone Concentration in Sprays: A Mass Transfer Phenomenon?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Canado</w:t>
+                <w:t xml:space="preserve">A catalyst-free process for gas ozonation of reduced sulfur compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tournois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pages</w:t>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roustan</w:t>
+                <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (33), pp.14914-14924. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c03216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936577v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalyst-free process for gas ozonation of reduced sulfur compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractionation and characterization of polyphenolic compounds and macromolecules in red wine by asymmetrical flow field-flow fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Simon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573074v1</w:t>
+                <w:t xml:space="preserve">hal-02945419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation and characterization of polyphenolic compounds and macromolecules in red wine by asymmetrical flow field-flow fractionation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pascotto</w:t>
+                <w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cheynier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461464⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945419v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into gluten structure in a mild chaotropic solvent by asymmetrical flow field-flow fractionation (AsFlFFF) and evidence of non-covalent assemblies between glutenin and ω-gliadin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrogen sulphide quantification by SIFT/MS: highlighting the influence of gas moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105676⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (10), pp.1133-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2019.1650919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481505v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the size distribution of a multimodal dispersion of polymer nanoparticles by microscopy after different methods of deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Makky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Feltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Halabi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Burel</w:t>
+                <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.102047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570394v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sulphide quantification by SIFT/MS: highlighting the influence of gas moisture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ozonation of three different fungal conidia associated with apple disease: Importance of spore surface and membrane phospholipid oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03067319.2019.1650919⟩</w:t>
+              <w:t xml:space="preserve">Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278814v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the size distribution of a multimodal dispersion of polymer nanoparticles by microscopy after different methods of deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sudden Decrease of the Dissolved Ozone Concentration in Sprays: A Mass Transfer Phenomenon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Varenne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Violleau</w:t>
+                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2020.102047⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (33), pp.14914-14924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c03216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948154v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of three different fungal conidia associated with apple disease: Importance of spore surface and membrane phospholipid oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction and detection of human epileptic seizures based on SIFT-MS chemometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Sciences and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fsn3.1618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75478-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935689v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone Quantification by Selected Ion Flow Tube Mass Spectrometry: Influence of Humidity and Manufacturing Gas of Ozone Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (24), pp.15518-15524. </w:t>
@@ -3467,103 +3467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldehydes gas ozonation monitoring: Interest of SIFT/MS versus GC/FID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3595,563 +3595,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating analytical characteristics of thermovinified Carignan musts and the volatile composition of the resulting wines through the heating temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended photo-induced endosome-like structures in giant vesicles promoted by block-copolymer nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Lopez</w:t>
+                <w:t xml:space="preserve">C. Montis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Feilhes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">P. Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.153⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (33), pp.15442-15446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR04355H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373447v1</w:t>
+                <w:t xml:space="preserve">hal-02171159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended photo-induced endosome-like structures in giant vesicles promoted by block-copolymer nanocarriers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ugo Till</w:t>
+                <w:t xml:space="preserve">Physicochemical characterization and study of molar mass of industrial gelatins by AsFlFFF-UV/MALS and chemometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Duthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vicendo</w:t>
+                <w:t xml:space="preserve">Chloé Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Jean Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (33), pp.15442-15446. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0203595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR04355H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0203595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171159v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterization and study of molar mass of industrial gelatins by AsFlFFF-UV/MALS and chemometric approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic Insights into Polyion Complex Associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rochat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Stéphane Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Daydé</w:t>
+                <w:t xml:space="preserve">Emanuela Di Cola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0203595⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.1427-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368258v1</w:t>
+                <w:t xml:space="preserve">hal-02171171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Insights into Polyion Complex Associations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Di Cola</w:t>
+                <w:t xml:space="preserve">Modulating analytical characteristics of thermovinified Carignan musts and the volatile composition of the resulting wines through the heating temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Amouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ugo Till</w:t>
+                <w:t xml:space="preserve">Ricardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+                <w:t xml:space="preserve">Carole Feilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (4), pp.1427-1440. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 257, pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.02.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171171v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual disaggregation of the casein micelle improves its emulsifying capacity and decreases the stability of dairy emulsions</w:t>
               </w:r>
@@ -4163,51 +4163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (11), pp.1985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4388,90 +4388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frit inlet field-flow fractionation techniques for the characterization of polyion complex self-assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4522,77 +4522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric self-assemblies for photodynamic therapy: A critical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,438 +4650,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Effects on Botrytis cinerea Conidia using a Bubble Column: Germination Inactivation and Membrane Phospholipids Oxidation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Dispersion of Nanoparticles: A Comprehensive Evaluation of Size Distribution with 9 Size Measurement Methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pierron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Varenne Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makky Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher-Delmas Mireille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violleau Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vauthier Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01919512.2015.1074856⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), pp.1220-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-016-1867-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459801v1</w:t>
+                <w:t xml:space="preserve">hal-01437522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Dispersion of Nanoparticles: A Comprehensive Evaluation of Size Distribution with 9 Size Measurement Methods.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural modifications of cellulose samples after dissolution into various solvent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vauthier Christine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlie Heuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Castignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-016-1867-7⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (29), pp.8403-8414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9958-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437522v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of cellulose samples after dissolution into various solvent systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Castignolles</w:t>
+                <w:t xml:space="preserve">Ozone Effects on Botrytis cinerea Conidia using a Bubble Column: Germination Inactivation and Membrane Phospholipids Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Gaborieau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 408 (29), pp.8403-8414. </w:t>
+              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (1), pp.62-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9958-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01919512.2015.1074856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601638v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled polymeric vectors mixtures: characterization of the polymorphism and existence of synergistic effects in photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,77 +5171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug release by direct jump from poly(ethylene-glycol-b-ε-caprolactone) nano-vector to cell membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ehrhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,334 +5299,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinked polymeric self-assemblies as an efficient strategy for photodynamic therapy on a 3D cell culture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Storage Temperature on the Composition and the Antibacterial Activity of Ozonized Sunflower Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moureu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Décriaud-Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra09013c⟩</w:t>
+              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01919512.2015.1128319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439859v1</w:t>
+                <w:t xml:space="preserve">hal-02439929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Storage Temperature on the Composition and the Antibacterial Activity of Ozonized Sunflower Oil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crosslinked polymeric self-assemblies as an efficient strategy for photodynamic therapy on a 3D cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (2), pp.143-149. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (74), pp.69984-69998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01919512.2015.1128319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ra09013c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439929v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonation of sunflower oils: Impact of experimental conditions on the composition and the antibacterial activity of ozonized oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moureu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5685,51 +5685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in planta fungicide properties of ozonated water against the esca-associated fungus Phaeoacremonium aleophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5813,559 +5813,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric Micelles Encapsulating Photosensitizer: Structure/Photodynamic Therapy Efficiency Relation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of vegetable protein modifications on the microencapsulation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lemelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ugo Till</w:t>
+                <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Moukarzel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm5000407⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195729v1</w:t>
+                <w:t xml:space="preserve">hal-02072449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of vegetable protein modifications on the microencapsulation process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alla Nesterenko</w:t>
+                <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation with multi-angle light scattering and quasi-elastic light scattering for characterization of polymersomes: comparison with classical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Alric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Pascale Saint-Aguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Silvestre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glenn Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41, pp.95-102. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (30), pp.7841-7853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-7891-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072449v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation with multi-angle light scattering and quasi-elastic light scattering for characterization of polymersomes: comparison with classical techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature RAFT/MADIX gel polymerisation: access to controlled ultra-high molar mass polyacrylamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Saint-Aguet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+                <w:t xml:space="preserve">Aymeric Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. James Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cadix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-7891-8⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (7), pp.2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3PY01750H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195594v1</w:t>
+                <w:t xml:space="preserve">hal-02195486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature RAFT/MADIX gel polymerisation: access to controlled ultra-high molar mass polyacrylamides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guinaudeau</w:t>
+                <w:t xml:space="preserve">Polymeric Micelles Encapsulating Photosensitizer: Structure/Photodynamic Therapy Efficiency Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. James Wilson</w:t>
+                <w:t xml:space="preserve">Arnaud Lemelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cadix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Béatrice Moukarzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (7), pp.2202. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (4), pp.1443-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3PY01750H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm5000407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195486v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the degradation of pesticides on loaded seeds by ozonation</w:t>
               </w:r>
@@ -6377,51 +6377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Albet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (4), pp.1004-1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-Flow Fractionation for Biological, Natural, and Synthetic Polymers: Recent Advances and Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim Ratanathanawongs Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,90 +6562,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new way of valorizing biomaterials: the use of sunflower protein for 1 a-tocopherol microencapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6731,51 +6731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernandes de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6851,51 +6851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic aspects and identification of by-products during the zonation of bitertanol in agricultural wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,51 +7019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (3), pp.609. </w:t>
@@ -7101,51 +7101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Oxygreen® wheat ozonation process on bread dough quality and protein solubility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-G. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,51 +7230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonation of imidacloprid in aqueous solutions: Reaction monitoring and identification of degradation products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7340,367 +7340,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of gelatin renaturation in aqueous solution by AFlFFF–MALS: Influence of a thermal pre-treatment applied on gelatin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation with multi-angle light scattering and quasi elastic light scattering for characterization of poly(ethyleneglycol-b-ɛ-caprolactone) block copolymer self-assemblies used as drug carriers for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1218 (27), pp.4249-4256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963896v1</w:t>
+                <w:t xml:space="preserve">hal-04141932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation with multi-angle light scattering and quasi elastic light scattering for characterization of poly(ethyleneglycol-b-ɛ-caprolactone) block copolymer self-assemblies used as drug carriers for photodynamic therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study of gelatin renaturation in aqueous solution by AFlFFF–MALS: Influence of a thermal pre-treatment applied on gelatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Rbii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Surel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Brambati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Buchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1218 (27), pp.4249-4256. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.511-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.01.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141932v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease of available lysine in thermally treated gelatin followed by LC–UV: Influence on molar mass and ability to helixes’ formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Rbii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Brambati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Buchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (6), pp.1409-1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7759,64 +7759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat-induced changes in skim milk using asymmetrical flow field-flow fractionation coupled with multiangle laser light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7876,77 +7876,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monomeric pheophorbide(a)-containing poly(ethyleneglycol-b-ε-caprolactone) micelles for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Knop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naram El-Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Souchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8005,90 +8005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of aged gelatin by AFlFFF-MALS: Identification of high molar mass components and their influence on solubility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Rbii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (3), pp.1024-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8186,51 +8186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébactien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Albet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (21), pp.10032-10037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8264,51 +8264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Oxidative Treatment on Corn Seed Germination Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Hadjeba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,51 +8316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Albet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ozone: Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (6), pp.418-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8388,735 +8388,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SAFE AND EFFICIENT PROCEDURE TO PREPARE ALKYL AND ALKOXYALKYL CHLORIDES AND DICHLORIDES BY CATALYTIC DECOMPOSITION OF THE CORRESPONDING ALKYL AND ALKOXYALKYL CHLOROFORMATES AND BISCHLOROFORMATES WITH HEXABUTYLGUANIDINIUM CHLORIDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Behaviour of wheat protein during dough mixing: comparison of three mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thiébaud</w:t>
+                <w:t xml:space="preserve">O. Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Borredon</w:t>
+                <w:t xml:space="preserve">I. Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Gars</w:t>
+                <w:t xml:space="preserve">D. Kleiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.247-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976042v1</w:t>
+                <w:t xml:space="preserve">hal-00320929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of wheat protein during dough mixing: comparison of three mixers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Surel</w:t>
+                <w:t xml:space="preserve">A SAFE AND EFFICIENT PROCEDURE TO PREPARE ALKYL AND ALKOXYALKYL CHLORIDES AND DICHLORIDES BY CATALYTIC DECOMPOSITION OF THE CORRESPONDING ALKYL AND ALKOXYALKYL CHLOROFORMATES AND BISCHLOROFORMATES WITH HEXABUTYLGUANIDINIUM CHLORIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Darde</w:t>
+                <w:t xml:space="preserve">Elisabeth Borredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Kleiber</w:t>
+                <w:t xml:space="preserve">Pierre Le Gars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (3), pp.367-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/SCC-100000525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320929v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the glutathione thiol-disulfide status in wheat grain by foliar sulphur fertilization: consequences for the rheological properties of dough</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Genter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Kleiber</w:t>
+                <w:t xml:space="preserve">E. Lemelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 41 (3), pp.305-315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 42 (3), pp.317-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976103v1</w:t>
+                <w:t xml:space="preserve">hal-04301790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breadmaking stability of wheat flours: Relation between mixing properties and molecular weight distribution of polymeric glutenins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Impact of Cultivar and Environment on Size Characteristics of Wheat Proteins Using Asymmetrical Flow Field‐Flow Fractionation and Multi‐Angle Laser Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lemelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2005.03.009⟩</w:t>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82 (1), pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CC-82-0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04301790v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cultivar and Environment on Size Characteristics of Wheat Proteins Using Asymmetrical Flow Field‐Flow Fractionation and Multi‐Angle Laser Light Scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Lein</w:t>
+                <w:t xml:space="preserve">Changes in the glutathione thiol-disulfide status in wheat grain by foliar sulphur fertilization: consequences for the rheological properties of dough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kleiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (3), pp.305-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/CC-82-0028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04304951v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical methyl 2-chloropropionate synthesis by decomposition of methyl 2-(chlorocarbonyloxy)propionate with hexaalkylguanidinium chloride hydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiébaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Borredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Gars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 58 (42), pp.8607-8612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9133,7106 +9133,7712 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif de pulvérisation d’eau ozonée en milieu agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3139737. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Device for spraying ozonated water in agricultural environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2024056981. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé de préparation d'un matériau solide de stockage de l'ozone, ledit matériau et ses utilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Torré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR1900325 - PCT/FR2020/050038. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé de préparation d’un matériau solide de stockage de l’ozone à base de glucides, ledit matériau et ses utilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Torré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR 2007474 - PCT/FR2021/051323. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé de synthèse du 2-chloropropionitrile. SNPE. France. Brevet Français FR 0211583.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gaset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Borredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR 0211583. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of monovarietal wines from 4 autochtonous grape varieties combining sensory (Flash Profile) and analytical (AF4) studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nanoplastic characterization in Garonne river by Electrical Asymetrical Flow Field-Flow Fractionation (EAF4) coupled to multi-scale characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23nd International Symposium of FFF (isFFF2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064446v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ozone molecule at the service of the grapevine: from the nursery to the vineyard</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The volatolomic signature differs between primiparous and multiparous cows across different matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 10: International Symposium on Postharvest and Horticultural Products Quality, ISHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036497v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone protection against fungal diseases during storage: a new alternative?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dairy cows’ diet discrimination through SIFT-MS-based volatolome of different matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 10: International Symposium on Postharvest and Horticultural Products Quality, ISHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036491v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplastic characterization in Garonne river by Electrical Asymetrical Flow Field-Flow Fractionation (EAF4) coupled to multi-scale characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Differentiation of monovarietal wines from 4 autochtonous grape varieties combining sensory (Flash Profile) and analytical (AF4) studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Figué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23nd International Symposium of FFF (isFFF2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064514v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volatolomic signature differs between primiparous and multiparous cows across different matrices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ozone molecule at the service of the grapevine: from the nursery to the vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.274</w:t>
+              <w:t xml:space="preserve">Symposium 10: International Symposium on Postharvest and Horticultural Products Quality, ISHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750111v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cows’ diet discrimination through SIFT-MS-based volatolome of different matrices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone protection against fungal diseases during storage: a new alternative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.960</w:t>
+              <w:t xml:space="preserve">Symposium 10: International Symposium on Postharvest and Horticultural Products Quality, ISHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832603v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology: Innovation and Advanced Technologies for Managing Postharvest Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS); International Society for Plant Pathology; Cyprus University of Technology, May 2022, Limassol, Cyprus. pp.143-149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1363.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ozonated atmosphere on postharvest decay of plum and melon fruits in cold storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyndel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA 26th World Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by Frit-Inlet Asymmetrical Flow Field-Flow Fractionation of polyoxazoline nano-vectors for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Heaugwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélia Cerlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCM-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ozone molecule at the service of the vineyard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+                <w:t xml:space="preserve">Volatolomics for developing non-invasive biomarkers of ruminal function and health in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996782v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatolomics for developing non-invasive biomarkers of ruminal function and health in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">The ozone molecule at the service of the vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.330</w:t>
+              <w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199345v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobile tool for postharvest treatment and preservation of bananas using ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of wheat proteins on a Frit inlet Asymmetrical Flow Filed Fractionation system (AF4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaucher Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ICC Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone: a tool for reducing melons and plums losses during sorage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyndel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tournois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ozone Association PAN conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas/solid synthesis of ozonized cyclodextrins and their application for extending the conservation period of tomatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsi Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Visciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IOA-PAG Conference. International Ozone Association Pan American Group (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Las Végas, Nevada (NV), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of fruit quality by continuous ozone exposure during storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès</w:t>
+                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyndel Berger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Quintard</w:t>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998073v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spraying ozonated water: mass transfer characterization from the atomizing liquid film to the cloud of droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+                <w:t xml:space="preserve">Improvement of fruit quality by continuous ozone exposure during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VI International Symposium on Postharvest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996831v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edible Soft Matter congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel materials with antimicrobial and antifungal properties obtained by ozonation of cyclodextrins: from synthesis to practical applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dairy Science and Technology Symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764104v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone gaz treatment: an alternative solution to preserve the sanitary quality of young grapevine plants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ozonized cyclodextrins as novel solid materials with oxidative properties: an analytical characterization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vandenbossch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
+              <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998070v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonated water to treat downy and powdery mildews in agriculture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Novel materials with antimicrobial and antifungal properties obtained by ozonation of cyclodextrins: from synthesis to practical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsi Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996804v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonized cyclodextrins as novel solid materials with oxidative properties: an analytical characterization study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone gaz treatment: an alternative solution to preserve the sanitary quality of young grapevine plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Tourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
+              <w:t xml:space="preserve">IOA Conference EA3G2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009061v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ozonated water to treat downy and powdery mildews in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès-Homs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science and Technology Symposium 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, Denmark</w:t>
+              <w:t xml:space="preserve">IOA Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455378v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained dogs and chemical analysis demonstrate the existence of an epileptic seizure odour in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cousillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Levasseur-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Schaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Chemical Signals in Vertebrates Meeting. Virtual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of processing conditions on the aggregation behavior of arabinogalactan-proteins from Acacia seyal gum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Antoine-Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EPNOE International Polysaccharides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ozonized cyclodextrins as new bio-based oxidizing materials for biological applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+                <w:t xml:space="preserve">Trained dogs and chemical analysis demonstrate the existence of an epileptic seizure odour in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cousillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Levasseur-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Schaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th World Congress of the International Ozone Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online conference, France</w:t>
+              <w:t xml:space="preserve">Canine Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portuguese Association of Behaviour Therapy and Animal Welfare, Jul 2021, VIRTUAL MEETING, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764088v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trained dogs and chemical analysis demonstrate the existence of an epileptic seizure odour in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Schaff</w:t>
+                <w:t xml:space="preserve">Development of ozonized cyclodextrins as new bio-based oxidizing materials for biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsi Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canine Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Portuguese Association of Behaviour Therapy and Animal Welfare, Jul 2021, VIRTUAL MEETING, Portugal</w:t>
+              <w:t xml:space="preserve">25th World Congress of the International Ozone Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401892v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIELD-FLOW FRACTIONATION TECHNIQUES FOR MILK PROTEIN CHARACTERIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Field- and Flow-Based Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation and characterization of AGPs from Arabic gums by asymmetrical flow field-flow fractionation coupled to UV-MALS-RI- detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Antoine-Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle N'Tsiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Symposium on Field- and Flow-Based Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of processing conditions on the aggregation behavior of arabinogalactan-proteins from Acacia seyal gum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Antoine-Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. EFFoST International Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of continuous low ozone exposition on Ariane apples in cold storage conditions with modified atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Maldes</w:t>
+                <w:t xml:space="preserve">Innovative analytical method to measure ozone in gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+              <w:t xml:space="preserve">IOA 24th Ozone World Congress and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008905v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone dissolved into water: an innovative tool in grapevine nursery for young plants production?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+                <w:t xml:space="preserve">MODIFICATION OF DOUGH RHEOLOGICAL PROPERTIES, STORAGE PROTEINS CHARACTERISTICS AND CHANGE IN THE GLUTATHIONE REDUCTASE ACTIVITY IN SOFT WHEAT FLOUR AFTER GRAINS GASEOUS OZONE TREATMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. of J. Rannee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M. Busuttil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Penticton BC, Canada</w:t>
+              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008857v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODIFICATION OF DOUGH RHEOLOGICAL PROPERTIES, STORAGE PROTEINS CHARACTERISTICS AND CHANGE IN THE GLUTATHIONE REDUCTASE ACTIVITY IN SOFT WHEAT FLOUR AFTER GRAINS GASEOUS OZONE TREATMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
+                <w:t xml:space="preserve">Fludioxonil, difenoconaozole and sedaxane, pesticides degradation of loaded wheat seeds, comparison of different oxidative technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. of J. Rannee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-M. Busuttil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+              <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009088v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fludioxonil, difenoconaozole and sedaxane, pesticides degradation of loaded wheat seeds, comparison of different oxidative technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Heuls</w:t>
+                <w:t xml:space="preserve">Ozone treatment: a solution to improve sanitary and physiological quality of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
+              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009087v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative analytical method to measure ozone in gas phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Simon</w:t>
+                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA 24th Ozone World Congress and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786099v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone treatment: a solution to improve sanitary and physiological quality of grapevine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ozonation of sunflower oils : properties, purification and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008869v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In vivo fungicide properties of ozone dissolved into water against the fungus responsible of apple scab, Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Food Chemistry Conference:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737469v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of sunflower oils : properties, purification and application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of proteins: the gluten case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Food Rheology and Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010664v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo fungicide properties of ozone dissolved into water against the fungus responsible of apple scab, Venturia inaequalis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ozone mass transfer in spraying column: modeling both absorption and desorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournois M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylena Demeneghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+              <w:t xml:space="preserve">International Ozone Association, 24th World Congress &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008910v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of proteins: the gluten case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
+                <w:t xml:space="preserve">Ozone mass transfer in spray column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Canado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Food Rheology and Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188382v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone mass transfer in spray column</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Tournois</w:t>
+                <w:t xml:space="preserve">Traitement des COV et des composés soufrés par l'ozone en phase gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roustan</w:t>
+                <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Remus-Borel</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009079v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone mass transfer in spraying column: modeling both absorption and desorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Roustan</w:t>
+                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ozone Association, 24th World Congress &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893144v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of whey proteins and characterization of protein aggregates in model infant formulas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Effects of continuous low ozone exposition on Ariane apples in cold storage conditions with modified atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Joulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. ISFRS 2019, International Symposium on Food Rheology and Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">24th IOA World Congress et Exhibition on Ozone et Advanced Oxidation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164163v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des COV et des composés soufrés par l'ozone en phase gaz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Violleau</w:t>
+                <w:t xml:space="preserve">Ozone dissolved into water: an innovative tool in grapevine nursery for young plants production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yobregat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Penticton BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786118v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone-aldehydes reaction in gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEAC-40, Environmental &amp; Food Monitoring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation of Aldehydes in Gas Phase</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fungicide capacities of Ozone and Ozone + UV against fungi associated Grapevine Trunk Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andriansiferana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H. Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">IOA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Washignton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833380v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungicide capacities of Ozone and Ozone + UV against fungi associated Grapevine Trunk Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Oxidation of odorous molecules in the gas emitted from fertilizer plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Washignton, United States</w:t>
+              <w:t xml:space="preserve">2nd Summer School on Environmental applications of AOPs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129577v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of odorous molecules in the gas emitted from fertilizer plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Violleau</w:t>
+                <w:t xml:space="preserve">Anti-fungal capacities of ozone dissolved into water against fungi associated with Grapevine Trunk Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.G. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andriansiferana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H. Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Summer School on Environmental applications of AOPs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Future IPM 3.0 towards a sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834423v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-fungal capacities of ozone dissolved into water against fungi associated with Grapevine Trunk Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M-H. Manero</w:t>
+                <w:t xml:space="preserve">Ozonation of Aldehydes in Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Vitola Pasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future IPM 3.0 towards a sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil (AOTs-23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129614v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonized Sunflower Oils Properties: Influence of Water Addition During Ozonolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric analysis of Near-Infrared spectra for determining molecular distribution of gelatin extracted from pork rinds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouali Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrostat 2016, 14th Symposium on statistical Methods for the Food Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Asymmetrical Flow-Field Flow Fractionation (AsFlFFF), un outil de caractérisation de structures biosourcées : Principe et Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Symbiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of natural and synthetic branched macromolecules by 2D field flow fractionation (FFF) and capillary zone electrophoresis in the critical conditions (CE-CC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Bierbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Maniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on FFF - FFF2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ozonation Conditions on Composition and Antibacterial Activity of Ozonized Sunflower Oils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moureu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ozone Association European African Asian Australiasian Group (IOA-EA3G)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés anti-inflammatoires du lait d’ânesse sur un modèle d’iléite chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tormo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déminéralisation des caséines micellaires modifie leur structure et leur pouvoir moussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Carvalho Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INRA, Département CEPIA AMMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sécurité et Qualité des Produits d'Origine Végétale (0408)., Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16242,1208 +16848,1208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional separation AF4-UHPLC of macromolecules in four native grape varieties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Size Characterization of Wheat and Soy Proteins by Frit-Inlet Asymmetrical Flow Field-Flow Fractionation (Frit Inlet AF4) before and after High Moisture Extrusion-Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23nd International Symposium of FFF (isFFF2024)</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Field- and Flow-based Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064511v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Characterization of Wheat and Soy Proteins by Frit-Inlet Asymmetrical Flow Field-Flow Fractionation (Frit Inlet AF4) before and after High Moisture Extrusion-Cooking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional separation AF4-UHPLC of macromolecules in four native grape varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Figué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Field- and Flow-based Separations</w:t>
+              <w:t xml:space="preserve">23nd International Symposium of FFF (isFFF2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834339v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions Revealing the Conformation and Shape of Enzymatic Cross-linked Casein Micelles powders with Asymmetrical Flow Field-Flow Fractionation (AF4) and their colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Food Structure and Functionality Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Enzymatic Cross-linked Caseins Particles by Asymmetrical Flow Field-Flow Fractionation in Neutral and Acidic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Field- and Flow-Based Separations, University of California</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Riverside, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of wheat proteins on a frit inlet channel by Asymmetrical Flow Field-flow Fractionation (AF4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Capblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. ICC Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of native and demineralized casein micelles by AF4 coupled with MALS-QELS-dRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Romelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Symposium on Field- and Flow-based Separations, FFF2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Postnova, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone treatment: A solution to improve sanitary and physiological quality of vine plant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pincemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008836v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Filed-Flow Fractionation technique for milk protein characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle N'Tsiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the question of specific interactions in a complex blend of Proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ozone treatment: A solution to improve sanitary and physiological quality of vine plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France. , 2019</w:t>
+              <w:t xml:space="preserve">21st GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154559v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopy as a tool for fast and on-line measurement of ozone concentration in water inside a reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Treguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lemetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Canado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17462,1146 +18068,540 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Ozone Association World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la composition et des structures protéiques thermo-induites sur les cinétiques de protéolyse des préparations pour nourrissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gradual disaggregation of casein micelles improves their emulsifying capacities and decreases the stability of dairy emulsions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Hydrocolloids Conference (IHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Guelph, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of donkey’s milk containing high levels of antimicrobial peptides on a model of ileits in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tormo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HNE-club, Symposium Aliment Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the Ozonation of two Sunflower Oils: Influence on Ozonated Oils Composition and on Antibacterial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moureu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Ali Haimoud-Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrés de l’Eurofed Lipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794368v1</w:t>
-              </w:r>
-[...604 lines deleted...]
-                <w:t xml:space="preserve">hal-04976069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId513"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -18756,51 +18756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Figu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jorge-Smeding" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Filaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67219-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Urbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1984203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106627" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tr&#233;guier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1938969" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Catala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schaff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75478-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vitola Pasetto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pincemaille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Louhichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105676" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2019.1650919" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feltin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1618" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.186" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203595" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02391" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rebiere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111985" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.053" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1074856" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makky Ali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher-Delmas Mireille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vauthier Christine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1867-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rebiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lie Heuls" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gaborieau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9958-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/31/315102" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ehrhart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wasungu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121643" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439859v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra09013c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ali Haimoud-Lekhal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;criaud-Calmon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1128319" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.01.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZJC2LB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.038" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Read" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guinaudeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. James Wilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PY01750H" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.08.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCVB25V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976235v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Ratanathanawongs Williams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R.M. Bria" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.04.020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJT3X9XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643232v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJFQ6DSN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Blidi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geagea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY00541G" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Pernot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Surel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.01.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWK8J5NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.065" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWV4CFWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963896v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Rbii" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brambati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Buchert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQMKWHGK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.01.048" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45S8T30G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.02.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79RGDQV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Knop" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naram El-Akra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Souchard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811248G" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BT1QNDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guedj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.08.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q79TXZC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667719v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bize" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bactien Durand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902316x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510802474631" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gars" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100000525" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Darde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tea" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kleiber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.10.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HMDNPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976089v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud-Roux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00797-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7L2GH13-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064446v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036497v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndel Berger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036491v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maldes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064514v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guilbaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750111v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832603v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169448v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1363.21" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995905v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quintard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997274v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04999434v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ric" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaucher Delmas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capblancq" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04997317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998073v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998070v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Tourette" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996804v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009061v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossch" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schaff" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955288v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401892v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955268v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955279v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joulie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008857v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yobregat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009088v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuls" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. of J. Rannee" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Busuttil" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009087v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786099v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008869v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010664v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008910v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188382v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menut" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786118v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Val&#233;rie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834273v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833380v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129577v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriansiferana" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Manero" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834423v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129614v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Pierron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131945v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126480v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duthen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacq" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouali Alami" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05132573v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131966v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Oliver" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Bierbaum" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Van" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Maniego" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborieau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742971v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800059v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yvon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tormo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209818v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Carvalho Fernandes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064511v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834339v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795122v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblanc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008836v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789157v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154559v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996917v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Treguier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737534v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339540v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793700v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794368v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933655v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933663v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120012v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764115v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976069v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sage" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jorge-Smeding" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Volmerange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Figu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465456" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Filaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;cula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67219-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Urbes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03581444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Canado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pages" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122672" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Haddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pag&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pasquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.7112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1984203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pascotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106627" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tr&#233;guier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2021.1938969" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pincemaille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Louhichi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Vitola Pasetto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123416" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2019.1650919" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feltin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Violleau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.102047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935689v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1618" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tournois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Remus-Borel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c03216" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Catala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schaff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75478-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.186" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368258v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rochat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203595" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02391" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feilhes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.02.153" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rebiere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111985" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.053" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437522v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makky Ali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher-Delmas Mireille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vauthier Christine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1867-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rebiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lie Heuls" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gaborieau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9958-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1074856" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/31/315102" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ehrhart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wasungu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121643" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ali Haimoud-Lekhal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;criaud-Calmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1128319" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra09013c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.01.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZJC2LB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527300v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.038" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072449v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nesterenko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saint-Aguet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hamon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7891-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Read" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guinaudeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. James Wilson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PY01750H" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195729v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moukarzel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5000407" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.08.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCVB25V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976235v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Ratanathanawongs Williams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R.M. Bria" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868071v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.04.020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJT3X9XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643232v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJFQ6DSN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976162v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Blidi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geagea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY00541G" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Pernot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Surel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.01.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWK8J5NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.065" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWV4CFWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141932v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.01.048" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45S8T30G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963896v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Rbii" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brambati" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Buchert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQMKWHGK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.02.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V79RGDQV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Knop" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naram El-Akra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Souchard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811248G" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2BT1QNDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guedj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.08.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q79TXZC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667719v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bize" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bactien Durand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902316x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cazalis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919510802474631" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320929v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Darde" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kleiber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gars" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-100000525" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aussenac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lein" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2005.03.009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWXJ4M78-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304951v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0028" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genter" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.10.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HMDNPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976089v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baud-Roux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00797-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7L2GH13-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04933663v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120012v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764115v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976069v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064514v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guilbaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volmerange" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832603v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064446v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndel Berger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036491v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maldes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169448v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1363.21" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995905v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quintard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199345v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rispal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996782v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997274v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s-Homs" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04999434v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ric" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaucher Delmas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capblancq" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04997317v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764098v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Visciano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996831v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canado" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tournois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998073v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05009061v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coppel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marsan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbossch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764104v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998070v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Tourette" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996804v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009065v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pag&#232;s" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Schaff" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955288v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401892v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764088v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490075v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955268v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle N'Tsiba" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955279v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786099v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009088v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heuls" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. of J. Rannee" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Busuttil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009087v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008869v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737469v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010664v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008910v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188382v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menut" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893144v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pages" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournois M" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylena Demeneghi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009079v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786118v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Val&#233;rie" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164163v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008905v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemetter" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joulie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008857v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yobregat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834273v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129577v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriansiferana" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Manero" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834423v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05129614v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. Pierron" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833380v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131945v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126480v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duthen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jacq" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouali Alami" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05132573v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131966v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Oliver" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Bierbaum" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Van" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Maniego" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborieau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742971v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800059v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yvon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tormo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209818v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Carvalho Fernandes" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834339v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064511v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795122v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblanc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154559v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789157v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05008836v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04996917v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Treguier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cuq" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737534v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339540v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793700v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794368v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>