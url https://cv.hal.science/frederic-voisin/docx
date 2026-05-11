--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -714,51 +714,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -829,51 +829,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing identification of vocal imitations and computational sketches of everyday sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -923,758 +923,628 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4970854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611867v1</w:t>
+                <w:t xml:space="preserve">hal-01448968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing identification of vocal imitations and computational sketches of everyday sounds</w:t>
+                <w:t xml:space="preserve">Combining gestures and vocalizations to imitate sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lemaître</w:t>
+                <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houix</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 170th ASA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States. pp.1780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448968v1</w:t>
+                <w:t xml:space="preserve">hal-01255934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining gestures and vocalizations to imitate sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scurto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Scurto</w:t>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bevilacqua</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 170th ASA meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Gesture Studies (ISGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.1780 - 1780, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4933639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255934v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining gestures and vocalizations to imitate sounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DISSEMBLANCE ET ESPACES COMPOSITIONNELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Gesture Studies (ISGS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4933639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611863v1</w:t>
+                <w:t xml:space="preserve">hal-03104809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISSEMBLANCE ET ESPACES COMPOSITIONNELS</w:t>
+                <w:t xml:space="preserve">Dissemblance et espaces compositionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées d'Informatique Musicale (JIM2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Informatique Musicale; Université Jean-Monnet - Saint-Etienne, May 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104809v1</w:t>
+                <w:t xml:space="preserve">hal-01612263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemblance et espaces compositionnels</w:t>
+                <w:t xml:space="preserve">Playing Integrated Music Knowledges with Artifical Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées d'Informatique Musicale (JIM2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Informatique Musicale; Université Jean-Monnet - Saint-Etienne, May 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale - Sound and Music Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAM; Centre Pompidou, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612263v1</w:t>
+                <w:t xml:space="preserve">hal-01612524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing Integrated Music Knowledges with Artifical Neural Networks</w:t>
+                <w:t xml:space="preserve">De l'Afrique à l'Indonésie : expérimentations interactives sur les échelles musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Meier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simha Arom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale - Sound and Music Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCAM; Centre Pompidou, Oct 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference for Music Perception and Cognition (ICMPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the Cognitive Sciences of Music (ESCOM), Jul 1994, Liège, Belgique. pp. 99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612524v1</w:t>
+                <w:t xml:space="preserve">hal-01612534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic Procedures with Scales in Central African Xylophone Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1690,51 +1560,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Seminar in Ethnomusicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Ethnomusicology, Oct 1990, Berlin, Germany. pp. 174-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1744,147 +1614,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndroje Balendro. Musiques, terrains et disciplines. Textes offerts à Simha Arom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fürniss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Fürniss</w:t>
+                <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Olivier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters-SELAF, 1995, 2877231585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1894,602 +1764,602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Soundscapes for Alzheimer’s Disease Care, with Preliminary Clinical Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bidotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mourey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception, Representations, Image, Sound, Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12631, Springer International Publishing, pp.533-553, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-70210-6_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la brousse dans les synthés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Criton; Jean-Marc Chouvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gilles Deleuze : la pensée-musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de Documentation de la Musique Contemporaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 231-240, 2015, 978-2-916738-08-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composing the qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Bresson; Carlos Agon; Gérard Assayag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The OM Composer's Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-111, 2006, 2-7521-0027-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory and Technology in African Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simha Arom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruth M. Stone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Garland Encyclopedia of World Music: Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Garland Publishing Inc., pp. 254-270, 1998, 0-8240-6035-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Ethnomusicology : An Interactive Approach to the Study of Musical Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simha Arom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Léothaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irène Deliège; John A. Sloboda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception and Cognition of Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychology Press Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 3-28, 1997, 0-86377-452-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echelles musicales et donnéees linguistiques: vers une histoire des sociétés oubanguiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Cloarec-Heiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Dehoux; Suzanne Fürniss; Sylvie Lebomin; Emmanuelle Olivier; Hervé Rivière; Frédéric Voisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ndroje Balendro : Musiques, terrains et disciplines - Textes offerts à Simha Arom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters - Société d'Etudes Linguistiques et Anthropologiques de France (SELAF)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 119-140, 1995, 978-90-6831-785-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2499,109 +2369,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accord des xylophones Gbaya et Manza de Centrafrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des Hautes Etudes en Sciences Sociales (EHESS). 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2669,51 +2539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D1F50F6"/>
+    <w:nsid w:val="72E49E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2817,51 +2687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="954FFF6B"/>
+    <w:nsid w:val="423FF667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3051,51 +2921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7879-5304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-7318-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredvoisin.com/spip.php?rubrique7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://brahms.ircam.fr/works/search/?musical_assistants=23" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Meier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494460903322489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1513185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494469300640311" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simha Arom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bidotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6_34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cdmc.asso.fr/fr/ressources/publications/gilles-deleuze-pensee-musique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/en/science-of-music/1039-the-om-composer-s-book-1-9782752100283.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L&#233;othaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psypress.co.uk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cloarec-Heiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=6175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7879-5304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-7318-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredvoisin.com/spip.php?rubrique7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://brahms.ircam.fr/works/search/?musical_assistants=23" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Meier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494460903322489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1513185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494469300640311" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simha Arom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bidotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70210-6_34" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cdmc.asso.fr/fr/ressources/publications/gilles-deleuze-pensee-musique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/en/science-of-music/1039-the-om-composer-s-book-1-9782752100283.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L&#233;othaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psypress.co.uk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cloarec-Heiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=6175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>