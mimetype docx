--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -1924,446 +1924,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Only the Initiates Will Have the Secrets Revealed” : Software Packages in Computational Chemistry</w:t>
+                <w:t xml:space="preserve">Looking for flame wars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual SIGCIS Conference "Measure, model, mix: computer as instrument"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science History Institute, Oct 2017, Philadelphia (PA), United States</w:t>
+              <w:t xml:space="preserve">Society for the History of Technology (SHOT) 2017 Annual Meeting – Panel "Time out of joint"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the History of Technology, Oct 2017, Philadelphia (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318505v1</w:t>
+                <w:t xml:space="preserve">hal-05318498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Only the Initiates Will Have the Secrets Revealed&amp;quot; : Computational Chemists and the Openness of Scientific Software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Only the Initiates Will Have the Secrets Revealed” : Software Packages in Computational Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for the Philosophy of Chemistry (ISPC) Annual Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Annual SIGCIS Conference "Measure, model, mix: computer as instrument"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science History Institute, Oct 2017, Philadelphia (PA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318493v1</w:t>
+                <w:t xml:space="preserve">hal-05318505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de « flame wars »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Only the Initiates Will Have the Secrets Revealed&amp;quot; : Computational Chemists and the Openness of Scientific Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Society for the Philosophy of Chemistry (ISPC) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.40-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAHC.2018.1221048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351698v1</w:t>
+                <w:t xml:space="preserve">hal-05318493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Only the initiates will have the secrets revealed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche de « flame wars »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wieber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du centre François Viète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318501v1</w:t>
+                <w:t xml:space="preserve">hal-03351698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for flame wars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Only the initiates will have the secrets revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the History of Technology (SHOT) 2017 Annual Meeting – Panel "Time out of joint"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the History of Technology, Oct 2017, Philadelphia (PA), United States</w:t>
+              <w:t xml:space="preserve">Séminaire du centre François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318498v1</w:t>
+                <w:t xml:space="preserve">hal-05318501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is Calibration? An Analysis of Calibration Focused on Normal Practices of the Investigation of Nature by Means of Already Standardized Instrumental Devices</w:t>
               </w:r>
@@ -2548,383 +2548,383 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wieber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Philosophy of Science in Practice (SPSP) third biennial conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Philosophy of Science in Practice (SPSP) ; Exeter University, Jun 2011, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th Congress of Logic, Methodology and Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226203v1</w:t>
+                <w:t xml:space="preserve">hal-01226202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes et ressources computationnelles dans l’histoire de la chimie des protéines : pratiques de modélisation et collaborations scientifiques autour des ordinateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration in everyday scientific practice: a conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Allamel-Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Des molécules, des hommes et des ordinateurs : introduction et usages de l’informatique dans les sciences biomoléculaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Pierrel, Laboratoire « Sciences, Philosophie, Humanités », Universités Bordeaux 1 / Bordeaux 3., Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Society for the Philosophy of Science in Practice (SPSP) third biennial conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Philosophy of Science in Practice (SPSP) ; Exeter University, Jun 2011, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226206v1</w:t>
+                <w:t xml:space="preserve">hal-01226203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration in everyday scientific practice: a conceptual framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraintes et ressources computationnelles dans l’histoire de la chimie des protéines : pratiques de modélisation et collaborations scientifiques autour des ordinateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Congress of Logic, Methodology and Philosophy of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Des molécules, des hommes et des ordinateurs : introduction et usages de l’informatique dans les sciences biomoléculaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Pierrel, Laboratoire « Sciences, Philosophie, Humanités », Universités Bordeaux 1 / Bordeaux 3., Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226202v1</w:t>
+                <w:t xml:space="preserve">hal-01226206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On questions raised by the ‘contingency-inevitability’ debate about the status of historical explanation</w:t>
+                <w:t xml:space="preserve">Theoretical technologies in an “experimental” setting: empirical modeling of proteinic objects and simulation of their dynamics within scientific collaborations around a supercomputer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science as it could have been. Discussing the contingent/inevitable aspects of scientific practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PratiScienS group, Aug 2009, fondation Les Treilles, Tourtour, France</w:t>
+              <w:t xml:space="preserve">Society for the Philosophy of Science in Practice (SPSP) second biennial conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Philosophy of Science in Practice (SPSP), University of Minnesota, Jun 2009, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226211v1</w:t>
+                <w:t xml:space="preserve">hal-01226216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical technologies in an “experimental” setting: empirical modeling of proteinic objects and simulation of their dynamics within scientific collaborations around a supercomputer</w:t>
+                <w:t xml:space="preserve">On questions raised by the ‘contingency-inevitability’ debate about the status of historical explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Philosophy of Science in Practice (SPSP) second biennial conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Philosophy of Science in Practice (SPSP), University of Minnesota, Jun 2009, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Science as it could have been. Discussing the contingent/inevitable aspects of scientific practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PratiScienS group, Aug 2009, fondation Les Treilles, Tourtour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226216v1</w:t>
+                <w:t xml:space="preserve">hal-01226211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour une histoire de la biochimie théorique des protéines : origines et développements de la méthode dite de mécanique moléculaire</w:t>
               </w:r>
@@ -3574,51 +3574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C18C685"/>
+    <w:nsid w:val="25DCBAA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3805,51 +3805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-wieber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7167-9813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08562957X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wieber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gramelsberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43588-024-00651-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Roth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Olteanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nephtali Callaerts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bewi.202200051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13194-021-00362-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/posc_a_00352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pisanty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-018-0322-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1456741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2018.1221048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Soler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allamel-Raffin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gangloff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-013-9231-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLQS6K05-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233;e Zargarian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Benleumi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Renisio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Merad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Maroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211711200" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Catinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-wieber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7167-9813" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08562957X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wieber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gramelsberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43588-024-00651-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Roth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Olteanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nephtali Callaerts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bewi.202200051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13194-021-00362-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/posc_a_00352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pisanty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-018-0322-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1456741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2018.1221048" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Soler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allamel-Raffin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gangloff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-013-9231-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLQS6K05-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233;e Zargarian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Benleumi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Renisio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Merad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Maroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211711200" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Catinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>