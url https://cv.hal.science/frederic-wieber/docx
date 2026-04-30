--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -3574,51 +3574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25DCBAA1"/>
+    <w:nsid w:val="E50AA304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>