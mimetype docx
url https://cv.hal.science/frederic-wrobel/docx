--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.62790697674px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Wrobel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects of SiC power MOSFETs: from neutron interaction to destruction at the die level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bascoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2368 - 2376. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to natural radiations and their detrimental effects on electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353 (G1), pp.989-997. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Ion Track Structure Model for Single-Event Effect Simulations on Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manami Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Makihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3564242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Simplified Modeling Approach for SEE Cross-Section Prediction: A Case Study of SEU on 6T SRAM Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (10), pp.1954. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13101954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton, Electron, and Photon Flux Measurement and Simulation During Stratospheric Balloon Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (8), pp.1638-1644. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3430044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Estimate Single-Event Effects Induced by Low-Energy Protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.319-332. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng5010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Atlantic Anomaly Evolution Seen by the Proton Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mandea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (6), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMSEES: A Model of the Atmospheric Radiative Environment Based on Geant4 Simulation of Extensive Air Shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), pp.295. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace10030295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of relativistic electron flux at Low Earth Orbit (LEO) and Electric Orbit Raising (EOR) from the CARMEN Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2023.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power deposition studies for standard and crystal-assisted heavy ion collimation in the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.093001. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.26.093001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Calculate Soft Error Rate Induced by Atmospheric Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.104. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMEN 2 & 3 LEO Electron Flux Measurements Linear Projection Onto RBSP Elliptical Orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3260904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure Dependence on Reverse Gate Voltage for SiC Power MOSFETs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1623-1632. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2021.3077733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Latchup sensitivity: Temperature effects and the role of the collected charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.1–10 MeV Neutron Soft Error Rate in Accelerator and Atmospheric Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.873-883. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3064666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design exploration of majority voter architectures based on the signal probability for TMR strategy optimization in space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation and Predictive Assessment of SET Immunity of Digital Logic Circuits for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace7020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SET Propagation in a System in Package Point of Load Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1494-1502. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2992808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Neutron-Induced SEUs in the LHC Accelerator Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maris Tali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1412-1420. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2997992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-driven pin assignment optimization to improve in-orbit soft-error rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113885. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrical Stress and Neutron Irradiation on Reliability of Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing analytical and Monte-Carlo-based simulation methods for logic gates SET sensitivity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Schvittz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Ionization Impact on Accelerator Mixed-Field Soft-Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maris Tali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.345-352. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2951307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE flux and spectral hardness calibration of neutron spallation and mixed field facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (7), pp.1532-1540. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2908067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hardening efficiency of gate sizing and transistor stacking based on standard cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100-101, pp.113457. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2918077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Passive and Autonomous Mode Operation of Floating Gate Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2895366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Single-Event Effects in DDR3 and DDR3L SDRAMs Using Laser Testing and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.262 - 268. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2781145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD simulation of radiation-induced leakage current in 1T1C SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.974-978. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Lalumondiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1708-1714. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2797543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02007922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45 nm standard cell layouts under heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.920-924. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Gate Dosimeter Suitability for Accelerator-like Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2681651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural pattern extraction from asynchronous two-photon laser fault injection using spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jonathas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.650 - 654. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.644-649. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for modeling radioactive contaminants in chip materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.034001. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa5479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Induced Single-Event Degradation in SDRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2115-2121. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2551733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for the Statistical Analysis of Memory Response to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2122-2128. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2527781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (1), pp.427-433. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2608004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy-Ion Radiation Impact on a 4 Mb FRAM Under Different Test Modes and Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2010-2015. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2559943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft errors in commercial off-the-shelf static random access memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Radiation Effects in Semiconductor Devices, 32 (1), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/32/1/013006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE on Different Layers of Stacked-SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2673-2678. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01254148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Hardness Assurance in a Mixed Radiation Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2555 - 2562. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2477597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2620-2626. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01254157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.#C05052. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dependence of Tungsten-Dominated SEL Cross Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (5), pp.2718 - 2726. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2350538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Voltage Contribution to Neutron-Induced SEB of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1739-1746. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2332813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and Latent Defects on Power MOSFETs Switching Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1856 - 1864. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2333542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90 nm SRAM Static and Dynamic Mode Real-Time Testing at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3389-3394. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Realistic Parameters for the Double Exponential Law that Models Transient Current Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1813-1818. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Test Methods for COTS SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3095-3102. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive Operating Area Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2930 - 2935. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High Energy Accelerator Failure Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewart W. Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2936 - 2944. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2356641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Ion SEU Cross Section Calculation Based on Proton Experimental Data, and Vice Versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3564-3571. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Saad Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3380-3388. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Model to Quantify Decay Chain Disequilibrium&#x2013;Application to the Thorium Decay Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.1414 - 1419. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2318074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthology of the Development of Radiation Transport Tools as Applied to Single Event Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Culpepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (3), pp.1876 - 1911. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2262101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2386-2391. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2257847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Irradiation-Gate-Stress on Power MOSFETs: Quantification of Latent Defects-Induced Reliability Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4166 - 4174. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2287974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons-Induced IGBT Failure: Effects of the Number of Tested Devices on the Cross Section Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2392 - 2396. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2248747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Measurements and Simulations Using Mono-Energetic GeV-Energy Hadron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4142 - 4149. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2279690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Measurements and Simulations in a Mixed Field Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomej Biskup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2469-2476. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2249096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Method for Assessing Power Devices Sensitivity to SEEs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2559 - 2566. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2259639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Triggering Criterion Based on Simplified Electrical Model of the SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2537-2541. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2235148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Method to Evaluate Soft Error Rate Due to Alpha Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4059 - 4066. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2285401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Silicon Diode-Based Detector for Investigations of Atmospheric Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (5), pp.3603-3608. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2264957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reliability assessment of trench fieldstop IGBT under atmospheric neutron spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.124 - 129. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Two Commercial SRAMs Under Dynamic-Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.893-899. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2187218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded silicon detector to investigate the natural radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/05/P05007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift heavy ion-induced silicon dioxide nanostructuration: experimental observation of velocity effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012120349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure in Silicon IGBTs, Silicon Super-Junction and SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Duivenbode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Linten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Simoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.866-871. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2180924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Atmospheric Radiation Environment with Stratospheric Balloon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.945-951. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2136359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MC-ORACLE: A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.317-321. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM Error Rate Induced by Alpha Particles and Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.855-861. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2123114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Uranium Decay Chain Disequilibrium on Alpha Disintegration Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2793 - 2797. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Monte Carlo Modeling for Neutron-Induced Failures of Trench FieldStop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2748 - 2754. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and Thorium Contribution to Soft Error Rate in Advanced Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.1098 - 1103. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2128884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Alpha-Particle Emission Rate at Wafer-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6, 1), pp.2798-2803. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2170851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marcie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.520-522. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural radioactivity consideration for high- dielectrics and metal gates choice in nanoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (27), pp.275501. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/27/275501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulations to Evaluate the Contribution of Si Bulk, Interconnects, and Packaging to Alpha-Soft Error Rates in Advanced Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2085446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Latent Defects Induced by High-Energy Heavy Ion Irradiation on the Gate Oxide Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata M. J. F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.2213 - 2217. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2010258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He and Ne Ages of Large Presolar Silicon Carbide Grains: Solving the Recoil Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Gyngard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Wieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (3), pp.297-302. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AS08039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive Nuclei Induced Soft Errors at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (6), pp.3437-3441. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2033363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Multiple Cell Upset Induced by Heavy Ions in a 90 nm Bulk SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.2050 - 2055. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2013622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric neutrons and natural contamination on advanced microelectronic memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (6), </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2971203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and calculation of charge deposition in a silicon diode irradiated by 30 MeV protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (9), </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2990072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal quenching investigation in CVD diamond by simultaneous detection of thermally stimulated luminescence and conductivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.114908. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2937243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium and Uranium Contributions to Soft Error Rate at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3141 - 3145. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2005778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Induced Energy Deposition in a Silicon Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3146 - 3150. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2006264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Heavy Ion Irradiation-Induced Structural Modifications: A Potential Physical Understanding of Latent Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.2970 - 2974. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2006489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed history of recoiling ions induced by nucleons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (2), pp.88-104. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of B-doped polycrystalline diamond films using thermally stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of TL thermal quenching in CVD diamond for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.1062-1065. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerma rate effects on thermoluminescent response of CVD diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose rate effects in bipolar oxides: Competition between trap filling and recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (23), </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2210293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron energy dependence of the TL response for CVD diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of absorbed dose and deep traps on thermoluminescence response: a numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence properties of CVD diamond for clinical dosimetry use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-4), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the energy depositions in a silicon volume by 14 MeV neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.3707-3712. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.885008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the deposited energy in a silicon volume by n-Si nuclear interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (12), pp.124916.1-124916.5. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2209088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulations to quantify neutron-induced multiple bit upsets in advanced SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (2) (5), pp.1538-1544. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.855823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterion for SEU Occurrence in SRAM Deduced From Circuit and Device Simulations in Case of Neutron-Induced SER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (4), pp.1148-1155. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.852319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of neutron-induced SER in bulk SRAMs from reverse Monte Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.2313-2318. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced SEU in SRAMs: Simulations with n-Si and n-O interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1) (6), pp.2332-2339. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and proton-induced single event upsets in advanced commercial fully depleted SOI SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.2319-2325. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron absorbed dose determination by calculations of recoil energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (1-4), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nch147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to compute neutron-Induced Alphas contribution on the SEU Cross section in sensitive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (6), pp.3291 - 3297. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2004.839142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of SiO2 in Neutron-Induced SEU in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2055 - 2059. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.821596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Exploration of Neutron-Induced SEU-Sensitive Volumes in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Dodd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (6), pp.3075 - 3081. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.805420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nucleon-induced nuclear reactions in a simplified SRAM structure: scaling effects on SEU and MBU cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bersillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (6), pp.1946-1952. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.983155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of multi-particle events on soft error rates caused by n-Si nuclear reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bersillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (6), pp.2580-2585. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.903812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Fault-Tolerant RISC-V SoC in an SRAM-based FPGA under Proton Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Imianosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of SEGR and SEB susceptibility in Si and SiC MOSFETs using TCAD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - RADiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARV-SoC Evaluation on SmartFusion2 and PolarFire FPGAs Under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kastriotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cazzaniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session Paper: Simulation Methodologies and Experiments for Reliability Analysis of Devices in Radiation Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloas Chatzivangelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloas Zazatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios-Ioannis Paliaroutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton and Electron Flux Measurement and Simulation during Stratospheric Balloon Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the South Atlantic Anomaly temporal evolution from 1998 to 2022 using the SEM-2 proton flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mandea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ground Material and Space Protons Direction on Neutron Flux in Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Kansas City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMEN 2 &amp; 3 LEO data projection on RBSP elliptical orbit using machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks of Energy Deposition Studies for Heavy-Ion Collimation Losses at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Muangthong Thani, Thailand. pp.WEPOST019, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2022-WEPOST019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEO on Electric Orbit Raising (EOR) projection from CARMEN 3 and 4 datas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Athens (Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Atmospheric and Space Radiation on Sensitive Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Matana Luza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Entrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ets54262.2022.9810454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03833958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Deposition Studies for Crystal-Based Heavy Ion Collimation in the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Salvatore Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Muangthong Thani, Thailand. pp.WEPOST018, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2022-WEPOST018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of Halo-Induced Magnet Quenches in the HL-LHC Beam Dump Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apollonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Particle Accelerator Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Brazil. pp.MOPAB002, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2021-MOPAB002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electrical stress and neutron irradiation on reliability of silicon carbide power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1365 - 1373, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Analysis of Technologies for Robotic Platforms for the Nuclear Decommissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadec Maraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on Single Event Latchup Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtis48698.2020.9081275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a flexible instrumentation layer for system-level testing of radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel C Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Symposium (LATS) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS49555.2020.9093681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Transistor Folding Layout as RHBD technique against Single Event Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1581 - 1589, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2020.3003166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide power MOSFETs under neutron irradiation: Failure In Time demonstration and long term reliability degradation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Latchup Cross Section Calculation from TCAD Simulations – Effects of the Doping Profiles and Anode to Cathode Spacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Total Dose Effects on a PDSOI n-channel High Voltage Transistor for Analog Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Flux and Spectral Hardness Calibration of Neutron Spallation and Mixed Field Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD simulation of radiation-induced leakage current in SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Passive and Autonomous Mode Operation of Floating Gate Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45nm standard cell layouts under heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Gate Bias Effects on TID Sensitivity of Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2017 - 28th European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. pp.644-649, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of particle-induced bit upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06033, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715306033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Sensitivity Degradation of Dosimeters based on Floating Gate Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Single-Event Effects in DDR3 and DDR3L SDRAMs Using Laser Testing and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Gate Dosimeter suitability for Accelerator-like Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Radiation and its Effects on Components and Systems (IEEE RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bremen, Germany. pp.2054-2060, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2681651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random- Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Lalumondiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD prediction of dose effects on MOSFETs with ECORCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dardié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural pattern extraction from asynchronous two-photon laser fault injection using spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jonathas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE NPSS (Nuclear &amp; Plasma Sciences Society ), Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01298421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD Simulations of Leakage Currents Induced by SDRAM Single-Event Cell Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTCube project: COTS memory SEE ground-test results and in-orbit error rate prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'études spatiales (CNES); European Space Agency (ESA), May 2016, La Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01298423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Effects of Muon and Low-Energy Proton Irradiation on a 65 nm Low-Power SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Puchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time SRAM Based Particle Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Bari, Jun 2015, Gallipoli, Italy. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2015.7184968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Hardness Assurance in a Mixed Radiation Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Induced SDRAM Cell Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tools for soft error rate calculations in SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and In-flight Observation of Weakened Cells in SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sukhaseum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for the Analysis of Memory Response to Radiation through Bitmap Superposition and Slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Alpha Emissivity as a Function of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Boston, MA, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Analytic Expression of Heavy Ion SEU Cross Section Derived from Monte-Carlo Diffusion-Based Prediction Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Stacked-Layer Structure on SEE Rate of SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy-ion radiation impact on a 4Mb FRAM under Different Test Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Upset Prediction from Heavy Ions Cross Sections with No Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural radioactivity on the Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the MTCube CubeSat Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Symposium 2014 - Small Satellites Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA); Centre National d'Etudes Spatiales (CNES), May 2014, Majorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes radiatives que subit l'électronique au sol et en altitude - Notions fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RADSOL du GDR ERRATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude Vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Saad Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive operating area determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High Energy Accelerator Failure Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. W. Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Test Methods for COTS SRAMs Under Heavy Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High-Energy Accelerator Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NSREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Cross Section Calculation Based on Experimental Data of Another kind of Particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Solid Detector For Onboard Detection Of Natural Radiations In Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Irradiation-Gate-Stress on Power MOSFETs: Quantification of Latent Defects-Induced Reliability Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.75-80, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the transient current shapes obtained with the diffusion model and the double exponential law — Impact on the SER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New York, United States. pp.143-148, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2013.6653597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate voltage contribution to neutron-induced SEB of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Measurements and Simulations using Mono-Energetic GeV-Energy Hadron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spiezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uznanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, Ca, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Method to Evaluate Soft Error Rate Due to Alpha Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique et ordres de grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RADSOL du GDR ERRATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL Synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thorium decay chain disequilibrium on alpha emissivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Transient Currents Induced by Atmospheric Neutrons on a 40nm Electrode of an NMOS Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Miami, Florida, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Method for Assessing Power Devices Sensitivity to SEEs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Measurements and Simulations in a Mixed Field Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biskup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trench Fieldstop IGBT failures at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha particle-induced transient currents in 65 nm and 40 nm technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE'2012: Single Event Effects Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San Diego, CA, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Triggering Criterion Based on Simple Electrical Model of the SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Silicon Diode Based Detector for the Natural Radiative Environment Measurement in Altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE (Nuclear Plasma Society) Real Time Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Berkeley, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTC.2012.6418104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons-induced IGBT Failure: Effects of the Number of Tested Devices on the Cross Section Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.212-222, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of non-ionizing and ionizing processes in the reliability degradation of Power MOSFETs oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure in Super-Junction, IGBT, and SiC Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Duivenbode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Linten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Simoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.226-231, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Dynamically-Stressed Commercial SRAM Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.274-280, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic-Stress Neutrons Test of Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Las Vegas, NV, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failures of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Data Collection and Transfer Framework for a Distributed SRAM Based Neutron Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Savelletri di Fasano, Italy. pp.176-180, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2011.6004712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Detection in Atmospheric Environment through Static and Dynamic SRAM-Based Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Uranium Chain Disequilibrium on Alpha Disintegration Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte-Carlo Engineer Tool for the Prediction of SEU Proton Cross Section from Heavy Ion Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Soft Error Rate due to new generations of high-k gate oxides and metal gate electrodes in a 32 nm node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Diamond, Diamond like Materials, Carbon Nanotubes and Nitrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORACLE : A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM sensitivity to Soft Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00566847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front End of Line, Back End of Line, and Packaging Contribution to Soft Errors Induced by Alpha Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique d'une diode perturbée par des convertisseurs lors d'une campagne de mesures en ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blain Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Doridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Opto-Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORACLE: A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SER induced by Uranium and Thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity effect on heavy ion-induced gate oxide latent defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D For a GEANT4-based, multi-scale simulation environment to study the radiation effects on electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive Nuclei Induced Soft Errors at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of BOBST for the Detection of Neutrons Induced Errors in SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Detection through an SRAM-Based Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI'09: International Workshop On Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trani, Italy. pp.64-69, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2009.5184769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00438842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Multiple Cell Upset induced by heavy ions in a 90nm bulk SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium and Uranium Contributions to Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Contribution of Latent Defects Induced by Swift Heavy Ion Irradiation on the Gate Oxide Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.J.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 MeV and 63 MeV neutron induced energy deposition in a silicon diode: Experimental validation of Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the influence of process and design on soft error rate in integrated CMOS technologies thanks to Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELPHY.2008.4559010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Event Transient Induced by Nuclear Reactions in CMOS Logic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International On-Line Testing symposium (IOLT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Crete, Greece. pp.137-145, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Deposited Energy in a Silicon Volume by n-Si Nuclear Interaction using 14 MeV neutron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of transients induced by neutrons/protons in CMOS combinational logic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. 9 pp., </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of DASIE code family: contribution to SEU/MBU understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Raphael, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Experimental and Simulated Am/Be Neutron Source Energy Spectra Obtained in Silicon Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced SEU in SRAMs: Simulations With n-Si and n-O Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulations to quantify neutron-induced multiple bit upsets in advanced SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU calculations for neutron induced alpha in sensitive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Detailed Electrical Analysis of SEE on 28 nm FDSOI SRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zimpeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-6, 2023, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI60457.2023.10261665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects, from Space to Accelerator Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros De Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2025, ISBN978-3-031-71723-9. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71723-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.62790697674px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Wrobel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Ion Track Structure Model for Single-Event Effect Simulations on Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manami Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Makihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3564242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to natural radiations and their detrimental effects on electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353 (G1), pp.989-997. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects of SiC power MOSFETs: from neutron interaction to destruction at the die level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bascoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2368 - 2376. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Simplified Modeling Approach for SEE Cross-Section Prediction: A Case Study of SEU on 6T SRAM Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (10), pp.1954. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13101954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton, Electron, and Photon Flux Measurement and Simulation During Stratospheric Balloon Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (8), pp.1638-1644. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3430044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Estimate Single-Event Effects Induced by Low-Energy Protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.319-332. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng5010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Atlantic Anomaly Evolution Seen by the Proton Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mandea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (6), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power deposition studies for standard and crystal-assisted heavy ion collimation in the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.093001. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.26.093001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of relativistic electron flux at Low Earth Orbit (LEO) and Electric Orbit Raising (EOR) from the CARMEN Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2023.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Calculate Soft Error Rate Induced by Atmospheric Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.104. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMSEES: A Model of the Atmospheric Radiative Environment Based on Geant4 Simulation of Extensive Air Shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), pp.295. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace10030295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMEN 2 & 3 LEO Electron Flux Measurements Linear Projection Onto RBSP Elliptical Orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3260904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure Dependence on Reverse Gate Voltage for SiC Power MOSFETs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1623-1632. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2021.3077733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Latchup sensitivity: Temperature effects and the role of the collected charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.1–10 MeV Neutron Soft Error Rate in Accelerator and Atmospheric Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.873-883. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3064666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design exploration of majority voter architectures based on the signal probability for TMR strategy optimization in space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing analytical and Monte-Carlo-based simulation methods for logic gates SET sensitivity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Schvittz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-driven pin assignment optimization to improve in-orbit soft-error rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113885. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Neutron-Induced SEUs in the LHC Accelerator Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maris Tali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1412-1420. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2997992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrical Stress and Neutron Irradiation on Reliability of Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SET Propagation in a System in Package Point of Load Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1494-1502. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2992808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation and Predictive Assessment of SET Immunity of Digital Logic Circuits for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace7020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Ionization Impact on Accelerator Mixed-Field Soft-Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maris Tali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.345-352. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2951307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE flux and spectral hardness calibration of neutron spallation and mixed field facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (7), pp.1532-1540. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2908067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Passive and Autonomous Mode Operation of Floating Gate Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2895366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hardening efficiency of gate sizing and transistor stacking based on standard cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100-101, pp.113457. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2918077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Single-Event Effects in DDR3 and DDR3L SDRAMs Using Laser Testing and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.262 - 268. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2781145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD simulation of radiation-induced leakage current in 1T1C SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.974-978. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Lalumondiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1708-1714. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2797543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02007922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45 nm standard cell layouts under heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.920-924. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.644-649. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural pattern extraction from asynchronous two-photon laser fault injection using spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jonathas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.650 - 654. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Gate Dosimeter Suitability for Accelerator-like Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2681651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for modeling radioactive contaminants in chip materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.034001. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa5479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Induced Single-Event Degradation in SDRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2115-2121. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2551733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for the Statistical Analysis of Memory Response to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2122-2128. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2527781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (1), pp.427-433. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2608004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy-Ion Radiation Impact on a 4 Mb FRAM Under Different Test Modes and Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2010-2015. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2559943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft errors in commercial off-the-shelf static random access memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Radiation Effects in Semiconductor Devices, 32 (1), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/32/1/013006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE on Different Layers of Stacked-SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2673-2678. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01254148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2620-2626. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01254157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Hardness Assurance in a Mixed Radiation Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2555 - 2562. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2477597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Realistic Parameters for the Double Exponential Law that Models Transient Current Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1813-1818. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Test Methods for COTS SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3095-3102. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive Operating Area Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2930 - 2935. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High Energy Accelerator Failure Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewart W. Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2936 - 2944. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2356641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90 nm SRAM Static and Dynamic Mode Real-Time Testing at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3389-3394. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and Latent Defects on Power MOSFETs Switching Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1856 - 1864. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2333542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dependence of Tungsten-Dominated SEL Cross Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (5), pp.2718 - 2726. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2350538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Voltage Contribution to Neutron-Induced SEB of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1739-1746. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2332813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.#C05052. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Ion SEU Cross Section Calculation Based on Proton Experimental Data, and Vice Versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3564-3571. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Saad Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3380-3388. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Model to Quantify Decay Chain Disequilibrium&#x2013;Application to the Thorium Decay Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.1414 - 1419. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2318074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthology of the Development of Radiation Transport Tools as Applied to Single Event Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Culpepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (3), pp.1876 - 1911. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2262101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2386-2391. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2257847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Measurements and Simulations Using Mono-Energetic GeV-Energy Hadron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4142 - 4149. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2279690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Measurements and Simulations in a Mixed Field Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomej Biskup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2469-2476. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2249096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons-Induced IGBT Failure: Effects of the Number of Tested Devices on the Cross Section Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2392 - 2396. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2248747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Irradiation-Gate-Stress on Power MOSFETs: Quantification of Latent Defects-Induced Reliability Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4166 - 4174. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2287974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Method for Assessing Power Devices Sensitivity to SEEs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2559 - 2566. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2259639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Method to Evaluate Soft Error Rate Due to Alpha Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4059 - 4066. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2285401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Triggering Criterion Based on Simplified Electrical Model of the SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2537-2541. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2235148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Silicon Diode-Based Detector for Investigations of Atmospheric Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (5), pp.3603-3608. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2264957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift heavy ion-induced silicon dioxide nanostructuration: experimental observation of velocity effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012120349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded silicon detector to investigate the natural radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/05/P05007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Two Commercial SRAMs Under Dynamic-Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.893-899. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2187218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reliability assessment of trench fieldstop IGBT under atmospheric neutron spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.124 - 129. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure in Silicon IGBTs, Silicon Super-Junction and SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Duivenbode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Linten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Simoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.866-871. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2180924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Atmospheric Radiation Environment with Stratospheric Balloon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.945-951. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2136359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM Error Rate Induced by Alpha Particles and Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.855-861. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2123114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Uranium Decay Chain Disequilibrium on Alpha Disintegration Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2793 - 2797. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MC-ORACLE: A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.317-321. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Monte Carlo Modeling for Neutron-Induced Failures of Trench FieldStop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2748 - 2754. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and Thorium Contribution to Soft Error Rate in Advanced Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.1098 - 1103. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2128884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Alpha-Particle Emission Rate at Wafer-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6, 1), pp.2798-2803. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2170851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marcie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.520-522. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural radioactivity consideration for high- dielectrics and metal gates choice in nanoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (27), pp.275501. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/27/275501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulations to Evaluate the Contribution of Si Bulk, Interconnects, and Packaging to Alpha-Soft Error Rates in Advanced Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2085446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Latent Defects Induced by High-Energy Heavy Ion Irradiation on the Gate Oxide Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata M. J. F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.2213 - 2217. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2010258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He and Ne Ages of Large Presolar Silicon Carbide Grains: Solving the Recoil Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Gyngard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Wieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (3), pp.297-302. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AS08039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive Nuclei Induced Soft Errors at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (6), pp.3437-3441. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2033363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Multiple Cell Upset Induced by Heavy Ions in a 90 nm Bulk SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.2050 - 2055. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2013622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric neutrons and natural contamination on advanced microelectronic memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (6), </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2971203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium and Uranium Contributions to Soft Error Rate at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3141 - 3145. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2005778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal quenching investigation in CVD diamond by simultaneous detection of thermally stimulated luminescence and conductivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.114908. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2937243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and calculation of charge deposition in a silicon diode irradiated by 30 MeV protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (9), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2990072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Induced Energy Deposition in a Silicon Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3146 - 3150. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2006264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Heavy Ion Irradiation-Induced Structural Modifications: A Potential Physical Understanding of Latent Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.2970 - 2974. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2006489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed history of recoiling ions induced by nucleons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (2), pp.88-104. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of B-doped polycrystalline diamond films using thermally stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of TL thermal quenching in CVD diamond for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.1062-1065. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of absorbed dose and deep traps on thermoluminescence response: a numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence properties of CVD diamond for clinical dosimetry use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-4), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron energy dependence of the TL response for CVD diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose rate effects in bipolar oxides: Competition between trap filling and recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (23), </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2210293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerma rate effects on thermoluminescent response of CVD diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the energy depositions in a silicon volume by 14 MeV neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.3707-3712. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.885008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the deposited energy in a silicon volume by n-Si nuclear interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (12), pp.124916.1-124916.5. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2209088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterion for SEU Occurrence in SRAM Deduced From Circuit and Device Simulations in Case of Neutron-Induced SER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (4), pp.1148-1155. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.852319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulations to quantify neutron-induced multiple bit upsets in advanced SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (2) (5), pp.1538-1544. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.855823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced SEU in SRAMs: Simulations with n-Si and n-O interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1) (6), pp.2332-2339. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of neutron-induced SER in bulk SRAMs from reverse Monte Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.2313-2318. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and proton-induced single event upsets in advanced commercial fully depleted SOI SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.2319-2325. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron absorbed dose determination by calculations of recoil energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (1-4), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nch147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to compute neutron-Induced Alphas contribution on the SEU Cross section in sensitive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (6), pp.3291 - 3297. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2004.839142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of SiO2 in Neutron-Induced SEU in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2055 - 2059. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.821596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Exploration of Neutron-Induced SEU-Sensitive Volumes in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Dodd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (6), pp.3075 - 3081. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.805420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nucleon-induced nuclear reactions in a simplified SRAM structure: scaling effects on SEU and MBU cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bersillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (6), pp.1946-1952. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.983155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of multi-particle events on soft error rates caused by n-Si nuclear reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bersillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (6), pp.2580-2585. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.903812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Fault-Tolerant RISC-V SoC in an SRAM-based FPGA under Proton Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Imianosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of SEGR and SEB susceptibility in Si and SiC MOSFETs using TCAD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - RADiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARV-SoC Evaluation on SmartFusion2 and PolarFire FPGAs Under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kastriotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cazzaniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session Paper: Simulation Methodologies and Experiments for Reliability Analysis of Devices in Radiation Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloas Chatzivangelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloas Zazatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios-Ioannis Paliaroutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ground Material and Space Protons Direction on Neutron Flux in Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Kansas City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the South Atlantic Anomaly temporal evolution from 1998 to 2022 using the SEM-2 proton flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mandea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton and Electron Flux Measurement and Simulation during Stratospheric Balloon Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks of Energy Deposition Studies for Heavy-Ion Collimation Losses at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Muangthong Thani, Thailand. pp.WEPOST019, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2022-WEPOST019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMEN 2 &amp; 3 LEO data projection on RBSP elliptical orbit using machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Atmospheric and Space Radiation on Sensitive Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Matana Luza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Entrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ets54262.2022.9810454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03833958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEO on Electric Orbit Raising (EOR) projection from CARMEN 3 and 4 datas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Athens (Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Deposition Studies for Crystal-Based Heavy Ion Collimation in the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Salvatore Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Muangthong Thani, Thailand. pp.WEPOST018, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2022-WEPOST018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of Halo-Induced Magnet Quenches in the HL-LHC Beam Dump Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apollonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Particle Accelerator Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Brazil. pp.MOPAB002, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2021-MOPAB002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on Single Event Latchup Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtis48698.2020.9081275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a flexible instrumentation layer for system-level testing of radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel C Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Symposium (LATS) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS49555.2020.9093681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Analysis of Technologies for Robotic Platforms for the Nuclear Decommissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadec Maraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electrical stress and neutron irradiation on reliability of silicon carbide power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1365 - 1373, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Transistor Folding Layout as RHBD technique against Single Event Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1581 - 1589, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2020.3003166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide power MOSFETs under neutron irradiation: Failure In Time demonstration and long term reliability degradation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Latchup Cross Section Calculation from TCAD Simulations – Effects of the Doping Profiles and Anode to Cathode Spacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Total Dose Effects on a PDSOI n-channel High Voltage Transistor for Analog Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Passive and Autonomous Mode Operation of Floating Gate Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Flux and Spectral Hardness Calibration of Neutron Spallation and Mixed Field Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD simulation of radiation-induced leakage current in SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45nm standard cell layouts under heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Gate Bias Effects on TID Sensitivity of Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2017 - 28th European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. pp.644-649, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of particle-induced bit upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06033, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715306033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random- Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Lalumondiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Single-Event Effects in DDR3 and DDR3L SDRAMs Using Laser Testing and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Gate Dosimeter suitability for Accelerator-like Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Radiation and its Effects on Components and Systems (IEEE RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bremen, Germany. pp.2054-2060, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2681651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Sensitivity Degradation of Dosimeters based on Floating Gate Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD prediction of dose effects on MOSFETs with ECORCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dardié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural pattern extraction from asynchronous two-photon laser fault injection using spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jonathas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE NPSS (Nuclear &amp; Plasma Sciences Society ), Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01298421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTCube project: COTS memory SEE ground-test results and in-orbit error rate prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'études spatiales (CNES); European Space Agency (ESA), May 2016, La Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01298423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD Simulations of Leakage Currents Induced by SDRAM Single-Event Cell Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Effects of Muon and Low-Energy Proton Irradiation on a 65 nm Low-Power SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Puchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Induced SDRAM Cell Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time SRAM Based Particle Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Bari, Jun 2015, Gallipoli, Italy. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2015.7184968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Hardness Assurance in a Mixed Radiation Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tools for soft error rate calculations in SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and In-flight Observation of Weakened Cells in SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sukhaseum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for the Analysis of Memory Response to Radiation through Bitmap Superposition and Slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Alpha Emissivity as a Function of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Boston, MA, United States. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Analytic Expression of Heavy Ion SEU Cross Section Derived from Monte-Carlo Diffusion-Based Prediction Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Stacked-Layer Structure on SEE Rate of SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy-ion radiation impact on a 4Mb FRAM under Different Test Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude Vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Saad Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive operating area determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the MTCube CubeSat Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Symposium 2014 - Small Satellites Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA); Centre National d'Etudes Spatiales (CNES), May 2014, Majorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes radiatives que subit l'électronique au sol et en altitude - Notions fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RADSOL du GDR ERRATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural radioactivity on the Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Upset Prediction from Heavy Ions Cross Sections with No Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High Energy Accelerator Failure Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. W. Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Test Methods for COTS SRAMs Under Heavy Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High-Energy Accelerator Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NSREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Cross Section Calculation Based on Experimental Data of Another kind of Particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Solid Detector For Onboard Detection Of Natural Radiations In Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Irradiation-Gate-Stress on Power MOSFETs: Quantification of Latent Defects-Induced Reliability Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate voltage contribution to neutron-induced SEB of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Measurements and Simulations using Mono-Energetic GeV-Energy Hadron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spiezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uznanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New York, United States. pp.143-148, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2013.6653597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the transient current shapes obtained with the diffusion model and the double exponential law — Impact on the SER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.75-80, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, Ca, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique et ordres de grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RADSOL du GDR ERRATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Method to Evaluate Soft Error Rate Due to Alpha Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL Synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thorium decay chain disequilibrium on alpha emissivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Silicon Diode Based Detector for the Natural Radiative Environment Measurement in Altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE (Nuclear Plasma Society) Real Time Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Berkeley, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTC.2012.6418104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Triggering Criterion Based on Simple Electrical Model of the SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha particle-induced transient currents in 65 nm and 40 nm technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE'2012: Single Event Effects Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San Diego, CA, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trench Fieldstop IGBT failures at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Transient Currents Induced by Atmospheric Neutrons on a 40nm Electrode of an NMOS Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Miami, Florida, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Method for Assessing Power Devices Sensitivity to SEEs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Measurements and Simulations in a Mixed Field Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biskup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons-induced IGBT Failure: Effects of the Number of Tested Devices on the Cross Section Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.212-222, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic-Stress Neutrons Test of Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Las Vegas, NV, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Dynamically-Stressed Commercial SRAM Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.274-280, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure in Super-Junction, IGBT, and SiC Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Duivenbode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Linten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Simoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.226-231, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of non-ionizing and ionizing processes in the reliability degradation of Power MOSFETs oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failures of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Data Collection and Transfer Framework for a Distributed SRAM Based Neutron Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Savelletri di Fasano, Italy. pp.176-180, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2011.6004712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Detection in Atmospheric Environment through Static and Dynamic SRAM-Based Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Uranium Chain Disequilibrium on Alpha Disintegration Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte-Carlo Engineer Tool for the Prediction of SEU Proton Cross Section from Heavy Ion Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Soft Error Rate due to new generations of high-k gate oxides and metal gate electrodes in a 32 nm node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Diamond, Diamond like Materials, Carbon Nanotubes and Nitrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front End of Line, Back End of Line, and Packaging Contribution to Soft Errors Induced by Alpha Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM sensitivity to Soft Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00566847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORACLE : A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique d'une diode perturbée par des convertisseurs lors d'une campagne de mesures en ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blain Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Doridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Opto-Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORACLE: A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SER induced by Uranium and Thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity effect on heavy ion-induced gate oxide latent defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D For a GEANT4-based, multi-scale simulation environment to study the radiation effects on electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive Nuclei Induced Soft Errors at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Detection through an SRAM-Based Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI'09: International Workshop On Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trani, Italy. pp.64-69, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2009.5184769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00438842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of BOBST for the Detection of Neutrons Induced Errors in SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Multiple Cell Upset induced by heavy ions in a 90nm bulk SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium and Uranium Contributions to Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Contribution of Latent Defects Induced by Swift Heavy Ion Irradiation on the Gate Oxide Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.J.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 MeV and 63 MeV neutron induced energy deposition in a silicon diode: Experimental validation of Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the influence of process and design on soft error rate in integrated CMOS technologies thanks to Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELPHY.2008.4559010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Event Transient Induced by Nuclear Reactions in CMOS Logic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International On-Line Testing symposium (IOLT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Crete, Greece. pp.137-145, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Deposited Energy in a Silicon Volume by n-Si Nuclear Interaction using 14 MeV neutron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of transients induced by neutrons/protons in CMOS combinational logic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. 9 pp., </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of DASIE code family: contribution to SEU/MBU understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Raphael, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Experimental and Simulated Am/Be Neutron Source Energy Spectra Obtained in Silicon Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced SEU in SRAMs: Simulations With n-Si and n-O Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulations to quantify neutron-induced multiple bit upsets in advanced SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU calculations for neutron induced alpha in sensitive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Detailed Electrical Analysis of SEE on 28 nm FDSOI SRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zimpeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-6, 2023, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI60457.2023.10261665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects, from Space to Accelerator Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros De Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2025, ISBN978-3-031-71723-9. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71723-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081304v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bascoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Marques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wrobel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuboyama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561917" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manami Iwata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kuboyama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Makihara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Takahashi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3564242" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cintas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ruffenach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3430044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ginisty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecoffet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056501v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10030295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ginisty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ecoffet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balcon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mekki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2023.01.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Potoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerutti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.26.093001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lerner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Standarovski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3260904" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niskanen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2021.3077733" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guagliardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros de Aguiar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3064666" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Aguiar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Autran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113877" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7020012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajkowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2992808" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911959v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Tali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2997992" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113885" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javanainen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2983599" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Schvittz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S Rosa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113871" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brugger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerutti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2951307" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ferraro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2908067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Autran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113457" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguiar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2918077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brucoli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danzeca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2895366" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xiao Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2781145" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.094" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02007922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louis Bosser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Javanainen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Lalumondiere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2797543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brucoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pineda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2681651" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636062v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jonathas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Job" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.056" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaouache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Schrimpf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa5479" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rodriguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Samaras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vandevelde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2551733" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Zadeh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2527781" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2608004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2559943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/32/1/013006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousselet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496725" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2477597" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Kettunen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496874" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poivey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2350538" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2332813" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299762" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365041" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635360v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewart W. Blackmore" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2356641" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368613" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234455v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Saad Saoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindjie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318074" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634560v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkerman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Culpepper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2262101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634014v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2287974" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Foro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guetarni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2248747" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2279690" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomej Biskup" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calviani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2249096" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2259639" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805001v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2235148" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634036v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2285401" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.08.023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H409BMB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633533v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120349" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5B7A849DF60098686424B885951702C2BEFCB72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805039v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Duivenbode" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2180924" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632705v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2010.10.005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1H0272M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gedion" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172954" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172631" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632710v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D. Schrimpf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2128884" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2170851" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/27/275501" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1FD45A0A7AE158AB5C6394398599D900CA0CB76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632367v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gedion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mekki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2085446" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631574v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marinoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata M. J. F. Carvalho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2010258" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056440v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gyngard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Wieler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AS08039" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631599v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasiot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2033363" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631580v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Correas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2013622" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasiot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2971203" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rocheman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Weulersse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990072" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937243" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630087v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2005778" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630102v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006264" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630094v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006489" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056434v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.08.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNL3R7RS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438282v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.089" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056430v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iacconi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.092" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWGBCWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056413v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci585" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1VFDHQGM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803025v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2210293" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056419v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci614" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NMC0D9HK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056404v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bindi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci609" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V228846Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056395v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapraz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci595" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-9LN116DD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329675v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.885008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329590v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2209088" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328657v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasiot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855823" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328654v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.852319" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056388v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860751" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328123v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flament" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860753" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056381v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860722" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056372v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch147" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J1MPRQNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802244v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Palau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.839142" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327202v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.821596" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325124v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dodd" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805420" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056366v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bersillon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duarte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983155" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056354v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Calvet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.903812" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481332v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grignani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Santos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Imianosky" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Melo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05422315v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128008v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371489v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Chatzivangelis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Zazatis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Ioannis Paliaroutis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715410v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980384v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980455v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12704" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980417v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bezerra" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980576v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765965v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Potoine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik Bruce" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Cai" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hermes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lechner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2022-WEPOST019" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980541v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833958v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ets54262.2022.9810454" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765969v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Salvatore Esposito" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2022-WEPOST018" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371332v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apollonio" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Belli" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bracco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB002" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446882v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023605v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bricas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadec Maraine" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081293" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187841v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtis48698.2020.9081275" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251533v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel C Lopes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093681" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446833v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Q. Aguiar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Kastensmidt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2020.3003166" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446823v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446849v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442035v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furic" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leduc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086446v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086412v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022568v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineda" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086422v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086379v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086450v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929212v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645320v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306033" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931780v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929203v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931782v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929267v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929250v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dardi&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929245v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298421v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824785v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298423v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337405v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Puchner" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238435v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2015.7184968" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824775v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia Garcia" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frost" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238408v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365650" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932449v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932459v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samaras" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandevelde" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sukhaseum" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238397v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365578" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824780v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932433v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238388v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadzadeh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238392v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365617" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237668v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934472v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272951v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bernard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932596v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237717v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824688v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824720v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Blackmore" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934546v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia Alia" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julien" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giovanni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238432v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824642v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237599v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937441" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237617v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937428" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824413v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spiezia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uznanski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824623v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935689v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824648v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schrimpf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805275v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824381v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824344v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biskup" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calviani" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poivey" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935981v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805378v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824369v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824319v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guetarni" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824307v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naceur" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805339v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131395" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824305v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805394v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2011.6004712" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824299v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937424v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weulersse" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miller" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carriere" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaillard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937444v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937506v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823034v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894330v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blain Amable" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Doridant" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823016v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823542v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823532v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaumont" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823023v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pia" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822778v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957246v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00438842v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2009.5184769" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822751v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822453v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822746v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoni" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822737v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocheman" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762971v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougerol" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELPHY.2008.4559010" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172599v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rusu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weulerse" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.46" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807738v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142517v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.51" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806862v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weulersse" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807160v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807126v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806854v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806807v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238000v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brendler" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zimpeck" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartra" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI60457.2023.10261665" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980620v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros De Aguiar" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71723-9" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manami Iwata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kuboyama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Makihara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Takahashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3564242" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Marques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wrobel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuboyama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561917" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bascoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cintas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ruffenach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3430044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ginisty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecoffet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Potoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerutti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.26.093001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ginisty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ecoffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balcon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mekki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2023.01.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lerner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10030295" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Standarovski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3260904" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niskanen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2021.3077733" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guagliardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros de Aguiar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3064666" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Aguiar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Autran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113877" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Schvittz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S Rosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113885" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Tali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2997992" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javanainen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2983599" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajkowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2992808" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7020012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brugger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerutti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2951307" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ferraro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2908067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brucoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danzeca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2895366" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515096v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Autran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113457" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguiar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2918077" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xiao Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2781145" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.094" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02007922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louis Bosser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Javanainen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Lalumondiere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2797543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.056" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636062v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jonathas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Job" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brucoli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pineda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2681651" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaouache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Schrimpf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa5479" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rodriguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Samaras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vandevelde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2551733" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Zadeh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2527781" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2608004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2559943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/32/1/013006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousselet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496725" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254157v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Kettunen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496874" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2477597" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234429v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299762" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365041" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewart W. Blackmore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2356641" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635364v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poivey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2350538" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2332813" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368613" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234455v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Saad Saoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindjie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318074" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634560v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkerman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Culpepper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2262101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803056v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2279690" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomej Biskup" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calviani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2249096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634418v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Foro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guetarni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2248747" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634014v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2287974" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2259639" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2285401" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805001v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2235148" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120349" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5B7A849DF60098686424B885951702C2BEFCB72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.08.023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H409BMB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805039v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Duivenbode" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2180924" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632775v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gedion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172954" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2010.10.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1H0272M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172631" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632710v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D. Schrimpf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2128884" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2170851" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/27/275501" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1FD45A0A7AE158AB5C6394398599D900CA0CB76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632367v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gedion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mekki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2085446" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631574v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marinoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata M. J. F. Carvalho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2010258" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056440v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gyngard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Wieler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AS08039" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631599v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasiot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2033363" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631580v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Correas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2013622" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasiot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2971203" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2005778" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530726v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937243" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630112v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rocheman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Weulersse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990072" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630102v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006264" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630094v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006489" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056434v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.08.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNL3R7RS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438282v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.089" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056430v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iacconi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.092" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWGBCWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056404v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bindi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci609" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V228846Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapraz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci595" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-9LN116DD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci614" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NMC0D9HK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2210293" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056413v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci585" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1VFDHQGM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329675v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.885008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329590v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2209088" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328654v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.852319" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328657v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasiot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855823" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328123v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flament" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860753" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056388v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860751" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056381v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860722" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056372v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch147" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J1MPRQNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802244v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Palau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.839142" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327202v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.821596" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325124v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dodd" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805420" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056366v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bersillon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duarte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983155" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056354v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Calvet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.903812" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481332v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grignani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Santos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Imianosky" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Melo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05422315v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128008v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371489v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Chatzivangelis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Zazatis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Ioannis Paliaroutis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715410v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980417v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bezerra" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980455v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12704" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980384v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765965v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Potoine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik Bruce" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Cai" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hermes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lechner" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2022-WEPOST019" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980576v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833958v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ets54262.2022.9810454" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980541v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765969v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Salvatore Esposito" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2022-WEPOST018" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371332v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apollonio" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Belli" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bracco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB002" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187841v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtis48698.2020.9081275" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251533v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel C Lopes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093681" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023605v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bricas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadec Maraine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081293" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446882v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446833v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Q. Aguiar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Kastensmidt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2020.3003166" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446823v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446849v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442035v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furic" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leduc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086422v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022568v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineda" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086446v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086412v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086379v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086450v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929212v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645320v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306033" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929267v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929203v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931782v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931780v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929250v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dardi&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929245v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298421v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298423v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824785v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337405v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Puchner" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238408v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365650" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238435v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2015.7184968" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824775v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia Garcia" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frost" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932449v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932459v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samaras" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandevelde" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sukhaseum" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238397v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365578" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824780v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932433v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238388v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadzadeh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238392v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365617" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237717v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824688v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272951v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bernard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932596v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934472v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237668v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824720v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Blackmore" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934546v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia Alia" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julien" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giovanni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238432v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824642v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237617v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937428" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824413v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spiezia" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uznanski" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237599v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937441" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935689v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824623v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824648v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schrimpf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824369v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805378v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935981v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805275v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824381v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824344v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biskup" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calviani" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poivey" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824319v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guetarni" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805339v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131395" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824307v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naceur" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824305v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805394v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2011.6004712" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824299v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937424v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weulersse" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miller" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carriere" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaillard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937444v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823034v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937506v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894330v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blain Amable" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Doridant" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823016v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823542v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823532v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaumont" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823023v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pia" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822778v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00438842v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2009.5184769" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957246v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822751v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822453v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822746v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoni" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822737v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocheman" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762971v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougerol" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELPHY.2008.4559010" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172599v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rusu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weulerse" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.46" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807738v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142517v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.51" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806862v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weulersse" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807160v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807126v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806854v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806807v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238000v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brendler" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zimpeck" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartra" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI60457.2023.10261665" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980620v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros De Aguiar" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71723-9" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>