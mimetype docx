--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.62790697674px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Wrobel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Ion Track Structure Model for Single-Event Effect Simulations on Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manami Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Makihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3564242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to natural radiations and their detrimental effects on electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353 (G1), pp.989-997. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects of SiC power MOSFETs: from neutron interaction to destruction at the die level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bascoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2368 - 2376. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Simplified Modeling Approach for SEE Cross-Section Prediction: A Case Study of SEU on 6T SRAM Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (10), pp.1954. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13101954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton, Electron, and Photon Flux Measurement and Simulation During Stratospheric Balloon Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (8), pp.1638-1644. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3430044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Estimate Single-Event Effects Induced by Low-Energy Protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.319-332. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng5010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Atlantic Anomaly Evolution Seen by the Proton Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mandea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (6), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power deposition studies for standard and crystal-assisted heavy ion collimation in the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.093001. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.26.093001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of relativistic electron flux at Low Earth Orbit (LEO) and Electric Orbit Raising (EOR) from the CARMEN Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2023.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Calculate Soft Error Rate Induced by Atmospheric Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.104. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMSEES: A Model of the Atmospheric Radiative Environment Based on Geant4 Simulation of Extensive Air Shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), pp.295. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace10030295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMEN 2 & 3 LEO Electron Flux Measurements Linear Projection Onto RBSP Elliptical Orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3260904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure Dependence on Reverse Gate Voltage for SiC Power MOSFETs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1623-1632. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2021.3077733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Latchup sensitivity: Temperature effects and the role of the collected charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.1–10 MeV Neutron Soft Error Rate in Accelerator and Atmospheric Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.873-883. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3064666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design exploration of majority voter architectures based on the signal probability for TMR strategy optimization in space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing analytical and Monte-Carlo-based simulation methods for logic gates SET sensitivity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Schvittz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-driven pin assignment optimization to improve in-orbit soft-error rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113885. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Neutron-Induced SEUs in the LHC Accelerator Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maris Tali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1412-1420. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2997992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrical Stress and Neutron Irradiation on Reliability of Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SET Propagation in a System in Package Point of Load Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1494-1502. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2992808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation and Predictive Assessment of SET Immunity of Digital Logic Circuits for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace7020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Ionization Impact on Accelerator Mixed-Field Soft-Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maris Tali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.345-352. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2951307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE flux and spectral hardness calibration of neutron spallation and mixed field facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (7), pp.1532-1540. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2908067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Passive and Autonomous Mode Operation of Floating Gate Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2895366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hardening efficiency of gate sizing and transistor stacking based on standard cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100-101, pp.113457. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2918077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Single-Event Effects in DDR3 and DDR3L SDRAMs Using Laser Testing and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.262 - 268. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2781145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD simulation of radiation-induced leakage current in 1T1C SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.974-978. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Lalumondiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1708-1714. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2797543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02007922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45 nm standard cell layouts under heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.920-924. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.644-649. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural pattern extraction from asynchronous two-photon laser fault injection using spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jonathas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.650 - 654. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Gate Dosimeter Suitability for Accelerator-like Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2681651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for modeling radioactive contaminants in chip materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.034001. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa5479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Induced Single-Event Degradation in SDRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2115-2121. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2551733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for the Statistical Analysis of Memory Response to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2122-2128. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2527781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (1), pp.427-433. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2608004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy-Ion Radiation Impact on a 4 Mb FRAM Under Different Test Modes and Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2010-2015. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2559943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft errors in commercial off-the-shelf static random access memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Radiation Effects in Semiconductor Devices, 32 (1), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/32/1/013006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE on Different Layers of Stacked-SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2673-2678. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01254148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2620-2626. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01254157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Hardness Assurance in a Mixed Radiation Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2555 - 2562. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2477597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Realistic Parameters for the Double Exponential Law that Models Transient Current Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1813-1818. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Test Methods for COTS SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3095-3102. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive Operating Area Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2930 - 2935. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High Energy Accelerator Failure Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewart W. Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2936 - 2944. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2356641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90 nm SRAM Static and Dynamic Mode Real-Time Testing at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3389-3394. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and Latent Defects on Power MOSFETs Switching Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1856 - 1864. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2333542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dependence of Tungsten-Dominated SEL Cross Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (5), pp.2718 - 2726. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2350538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Voltage Contribution to Neutron-Induced SEB of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1739-1746. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2332813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.#C05052. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Ion SEU Cross Section Calculation Based on Proton Experimental Data, and Vice Versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3564-3571. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Saad Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3380-3388. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Model to Quantify Decay Chain Disequilibrium&#x2013;Application to the Thorium Decay Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.1414 - 1419. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2318074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthology of the Development of Radiation Transport Tools as Applied to Single Event Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Culpepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (3), pp.1876 - 1911. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2262101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2386-2391. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2257847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Measurements and Simulations Using Mono-Energetic GeV-Energy Hadron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4142 - 4149. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2279690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Measurements and Simulations in a Mixed Field Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomej Biskup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2469-2476. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2249096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons-Induced IGBT Failure: Effects of the Number of Tested Devices on the Cross Section Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2392 - 2396. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2248747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Irradiation-Gate-Stress on Power MOSFETs: Quantification of Latent Defects-Induced Reliability Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4166 - 4174. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2287974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Method for Assessing Power Devices Sensitivity to SEEs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2559 - 2566. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2259639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Method to Evaluate Soft Error Rate Due to Alpha Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4059 - 4066. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2285401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Triggering Criterion Based on Simplified Electrical Model of the SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2537-2541. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2235148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Silicon Diode-Based Detector for Investigations of Atmospheric Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (5), pp.3603-3608. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2264957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift heavy ion-induced silicon dioxide nanostructuration: experimental observation of velocity effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012120349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded silicon detector to investigate the natural radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/05/P05007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Two Commercial SRAMs Under Dynamic-Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.893-899. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2187218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reliability assessment of trench fieldstop IGBT under atmospheric neutron spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.124 - 129. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure in Silicon IGBTs, Silicon Super-Junction and SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Duivenbode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Linten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Simoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.866-871. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2180924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Atmospheric Radiation Environment with Stratospheric Balloon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.945-951. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2136359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM Error Rate Induced by Alpha Particles and Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.855-861. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2123114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Uranium Decay Chain Disequilibrium on Alpha Disintegration Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2793 - 2797. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MC-ORACLE: A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.317-321. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Monte Carlo Modeling for Neutron-Induced Failures of Trench FieldStop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2748 - 2754. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and Thorium Contribution to Soft Error Rate in Advanced Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.1098 - 1103. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2128884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Alpha-Particle Emission Rate at Wafer-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6, 1), pp.2798-2803. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2170851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marcie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.520-522. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural radioactivity consideration for high- dielectrics and metal gates choice in nanoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (27), pp.275501. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/27/275501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulations to Evaluate the Contribution of Si Bulk, Interconnects, and Packaging to Alpha-Soft Error Rates in Advanced Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2085446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Latent Defects Induced by High-Energy Heavy Ion Irradiation on the Gate Oxide Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata M. J. F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.2213 - 2217. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2010258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He and Ne Ages of Large Presolar Silicon Carbide Grains: Solving the Recoil Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Gyngard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Wieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (3), pp.297-302. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AS08039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive Nuclei Induced Soft Errors at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (6), pp.3437-3441. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2033363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Multiple Cell Upset Induced by Heavy Ions in a 90 nm Bulk SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.2050 - 2055. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2013622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric neutrons and natural contamination on advanced microelectronic memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (6), </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2971203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium and Uranium Contributions to Soft Error Rate at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3141 - 3145. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2005778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal quenching investigation in CVD diamond by simultaneous detection of thermally stimulated luminescence and conductivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.114908. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2937243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and calculation of charge deposition in a silicon diode irradiated by 30 MeV protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (9), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2990072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Induced Energy Deposition in a Silicon Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3146 - 3150. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2006264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Heavy Ion Irradiation-Induced Structural Modifications: A Potential Physical Understanding of Latent Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.2970 - 2974. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2006489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed history of recoiling ions induced by nucleons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (2), pp.88-104. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of B-doped polycrystalline diamond films using thermally stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of TL thermal quenching in CVD diamond for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.1062-1065. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of absorbed dose and deep traps on thermoluminescence response: a numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence properties of CVD diamond for clinical dosimetry use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-4), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron energy dependence of the TL response for CVD diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose rate effects in bipolar oxides: Competition between trap filling and recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (23), </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2210293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerma rate effects on thermoluminescent response of CVD diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the energy depositions in a silicon volume by 14 MeV neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.3707-3712. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.885008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the deposited energy in a silicon volume by n-Si nuclear interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (12), pp.124916.1-124916.5. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2209088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterion for SEU Occurrence in SRAM Deduced From Circuit and Device Simulations in Case of Neutron-Induced SER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (4), pp.1148-1155. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.852319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulations to quantify neutron-induced multiple bit upsets in advanced SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (2) (5), pp.1538-1544. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.855823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced SEU in SRAMs: Simulations with n-Si and n-O interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1) (6), pp.2332-2339. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of neutron-induced SER in bulk SRAMs from reverse Monte Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.2313-2318. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and proton-induced single event upsets in advanced commercial fully depleted SOI SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.2319-2325. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron absorbed dose determination by calculations of recoil energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (1-4), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nch147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to compute neutron-Induced Alphas contribution on the SEU Cross section in sensitive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (6), pp.3291 - 3297. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2004.839142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of SiO2 in Neutron-Induced SEU in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2055 - 2059. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.821596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Exploration of Neutron-Induced SEU-Sensitive Volumes in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Dodd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (6), pp.3075 - 3081. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.805420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nucleon-induced nuclear reactions in a simplified SRAM structure: scaling effects on SEU and MBU cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bersillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (6), pp.1946-1952. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.983155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of multi-particle events on soft error rates caused by n-Si nuclear reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bersillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (6), pp.2580-2585. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.903812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Fault-Tolerant RISC-V SoC in an SRAM-based FPGA under Proton Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Imianosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of SEGR and SEB susceptibility in Si and SiC MOSFETs using TCAD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - RADiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARV-SoC Evaluation on SmartFusion2 and PolarFire FPGAs Under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kastriotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cazzaniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session Paper: Simulation Methodologies and Experiments for Reliability Analysis of Devices in Radiation Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloas Chatzivangelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloas Zazatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios-Ioannis Paliaroutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ground Material and Space Protons Direction on Neutron Flux in Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Kansas City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the South Atlantic Anomaly temporal evolution from 1998 to 2022 using the SEM-2 proton flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mandea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton and Electron Flux Measurement and Simulation during Stratospheric Balloon Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks of Energy Deposition Studies for Heavy-Ion Collimation Losses at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Muangthong Thani, Thailand. pp.WEPOST019, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2022-WEPOST019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMEN 2 &amp; 3 LEO data projection on RBSP elliptical orbit using machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Atmospheric and Space Radiation on Sensitive Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Matana Luza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Entrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ets54262.2022.9810454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03833958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEO on Electric Orbit Raising (EOR) projection from CARMEN 3 and 4 datas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Athens (Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Deposition Studies for Crystal-Based Heavy Ion Collimation in the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Salvatore Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Muangthong Thani, Thailand. pp.WEPOST018, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2022-WEPOST018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of Halo-Induced Magnet Quenches in the HL-LHC Beam Dump Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apollonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Particle Accelerator Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Brazil. pp.MOPAB002, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2021-MOPAB002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on Single Event Latchup Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtis48698.2020.9081275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a flexible instrumentation layer for system-level testing of radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel C Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Symposium (LATS) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS49555.2020.9093681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Analysis of Technologies for Robotic Platforms for the Nuclear Decommissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadec Maraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electrical stress and neutron irradiation on reliability of silicon carbide power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1365 - 1373, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Transistor Folding Layout as RHBD technique against Single Event Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1581 - 1589, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2020.3003166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide power MOSFETs under neutron irradiation: Failure In Time demonstration and long term reliability degradation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Latchup Cross Section Calculation from TCAD Simulations – Effects of the Doping Profiles and Anode to Cathode Spacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Total Dose Effects on a PDSOI n-channel High Voltage Transistor for Analog Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Passive and Autonomous Mode Operation of Floating Gate Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Flux and Spectral Hardness Calibration of Neutron Spallation and Mixed Field Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD simulation of radiation-induced leakage current in SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45nm standard cell layouts under heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Gate Bias Effects on TID Sensitivity of Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2017 - 28th European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. pp.644-649, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of particle-induced bit upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06033, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715306033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random- Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Lalumondiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Single-Event Effects in DDR3 and DDR3L SDRAMs Using Laser Testing and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Gate Dosimeter suitability for Accelerator-like Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Radiation and its Effects on Components and Systems (IEEE RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bremen, Germany. pp.2054-2060, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2681651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Sensitivity Degradation of Dosimeters based on Floating Gate Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD prediction of dose effects on MOSFETs with ECORCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dardié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural pattern extraction from asynchronous two-photon laser fault injection using spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jonathas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE NPSS (Nuclear &amp; Plasma Sciences Society ), Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01298421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTCube project: COTS memory SEE ground-test results and in-orbit error rate prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'études spatiales (CNES); European Space Agency (ESA), May 2016, La Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01298423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD Simulations of Leakage Currents Induced by SDRAM Single-Event Cell Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Effects of Muon and Low-Energy Proton Irradiation on a 65 nm Low-Power SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Puchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Induced SDRAM Cell Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time SRAM Based Particle Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Bari, Jun 2015, Gallipoli, Italy. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2015.7184968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Hardness Assurance in a Mixed Radiation Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tools for soft error rate calculations in SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and In-flight Observation of Weakened Cells in SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sukhaseum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for the Analysis of Memory Response to Radiation through Bitmap Superposition and Slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Alpha Emissivity as a Function of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Boston, MA, United States. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Analytic Expression of Heavy Ion SEU Cross Section Derived from Monte-Carlo Diffusion-Based Prediction Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Stacked-Layer Structure on SEE Rate of SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy-ion radiation impact on a 4Mb FRAM under Different Test Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude Vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Saad Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive operating area determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the MTCube CubeSat Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Symposium 2014 - Small Satellites Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA); Centre National d'Etudes Spatiales (CNES), May 2014, Majorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes radiatives que subit l'électronique au sol et en altitude - Notions fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RADSOL du GDR ERRATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural radioactivity on the Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Upset Prediction from Heavy Ions Cross Sections with No Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High Energy Accelerator Failure Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. W. Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Test Methods for COTS SRAMs Under Heavy Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High-Energy Accelerator Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NSREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Cross Section Calculation Based on Experimental Data of Another kind of Particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Solid Detector For Onboard Detection Of Natural Radiations In Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Irradiation-Gate-Stress on Power MOSFETs: Quantification of Latent Defects-Induced Reliability Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate voltage contribution to neutron-induced SEB of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Measurements and Simulations using Mono-Energetic GeV-Energy Hadron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spiezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uznanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New York, United States. pp.143-148, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2013.6653597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the transient current shapes obtained with the diffusion model and the double exponential law — Impact on the SER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.75-80, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, Ca, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique et ordres de grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RADSOL du GDR ERRATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Method to Evaluate Soft Error Rate Due to Alpha Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL Synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thorium decay chain disequilibrium on alpha emissivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Silicon Diode Based Detector for the Natural Radiative Environment Measurement in Altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE (Nuclear Plasma Society) Real Time Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Berkeley, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTC.2012.6418104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Triggering Criterion Based on Simple Electrical Model of the SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha particle-induced transient currents in 65 nm and 40 nm technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE'2012: Single Event Effects Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San Diego, CA, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trench Fieldstop IGBT failures at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Transient Currents Induced by Atmospheric Neutrons on a 40nm Electrode of an NMOS Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Miami, Florida, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Method for Assessing Power Devices Sensitivity to SEEs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Measurements and Simulations in a Mixed Field Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biskup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons-induced IGBT Failure: Effects of the Number of Tested Devices on the Cross Section Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.212-222, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic-Stress Neutrons Test of Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Las Vegas, NV, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Dynamically-Stressed Commercial SRAM Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.274-280, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure in Super-Junction, IGBT, and SiC Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Duivenbode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Linten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Simoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.226-231, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of non-ionizing and ionizing processes in the reliability degradation of Power MOSFETs oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failures of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Data Collection and Transfer Framework for a Distributed SRAM Based Neutron Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Savelletri di Fasano, Italy. pp.176-180, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2011.6004712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Detection in Atmospheric Environment through Static and Dynamic SRAM-Based Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Uranium Chain Disequilibrium on Alpha Disintegration Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte-Carlo Engineer Tool for the Prediction of SEU Proton Cross Section from Heavy Ion Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Soft Error Rate due to new generations of high-k gate oxides and metal gate electrodes in a 32 nm node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Diamond, Diamond like Materials, Carbon Nanotubes and Nitrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front End of Line, Back End of Line, and Packaging Contribution to Soft Errors Induced by Alpha Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM sensitivity to Soft Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00566847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORACLE : A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique d'une diode perturbée par des convertisseurs lors d'une campagne de mesures en ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blain Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Doridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Opto-Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORACLE: A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SER induced by Uranium and Thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity effect on heavy ion-induced gate oxide latent defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D For a GEANT4-based, multi-scale simulation environment to study the radiation effects on electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive Nuclei Induced Soft Errors at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Detection through an SRAM-Based Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI'09: International Workshop On Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trani, Italy. pp.64-69, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2009.5184769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00438842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of BOBST for the Detection of Neutrons Induced Errors in SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Multiple Cell Upset induced by heavy ions in a 90nm bulk SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium and Uranium Contributions to Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Contribution of Latent Defects Induced by Swift Heavy Ion Irradiation on the Gate Oxide Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.J.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 MeV and 63 MeV neutron induced energy deposition in a silicon diode: Experimental validation of Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the influence of process and design on soft error rate in integrated CMOS technologies thanks to Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELPHY.2008.4559010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Event Transient Induced by Nuclear Reactions in CMOS Logic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International On-Line Testing symposium (IOLT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Crete, Greece. pp.137-145, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Deposited Energy in a Silicon Volume by n-Si Nuclear Interaction using 14 MeV neutron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of transients induced by neutrons/protons in CMOS combinational logic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. 9 pp., </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of DASIE code family: contribution to SEU/MBU understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Raphael, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Experimental and Simulated Am/Be Neutron Source Energy Spectra Obtained in Silicon Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced SEU in SRAMs: Simulations With n-Si and n-O Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulations to quantify neutron-induced multiple bit upsets in advanced SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU calculations for neutron induced alpha in sensitive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Detailed Electrical Analysis of SEE on 28 nm FDSOI SRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zimpeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-6, 2023, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI60457.2023.10261665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects, from Space to Accelerator Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros De Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2025, ISBN978-3-031-71723-9. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71723-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.62790697674px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Wrobel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects of SiC power MOSFETs: from neutron interaction to destruction at the die level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bascoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2368 - 2376. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to natural radiations and their detrimental effects on electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353 (G1), pp.989-997. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Ion Track Structure Model for Single-Event Effect Simulations on Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manami Iwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Makihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misa Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3564242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton, Electron, and Photon Flux Measurement and Simulation During Stratospheric Balloon Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (8), pp.1638-1644. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3430044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Estimate Single-Event Effects Induced by Low-Energy Protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.319-332. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng5010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Atlantic Anomaly Evolution Seen by the Proton Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mandea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (6), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Simplified Modeling Approach for SEE Cross-Section Prediction: A Case Study of SEU on 6T SRAM Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (10), pp.1954. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13101954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAMSEES: A Model of the Atmospheric Radiative Environment Based on Geant4 Simulation of Extensive Air Shower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), pp.295. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace10030295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power deposition studies for standard and crystal-assisted heavy ion collimation in the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.093001. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.26.093001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of relativistic electron flux at Low Earth Orbit (LEO) and Electric Orbit Raising (EOR) from the CARMEN Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2023.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Calculate Soft Error Rate Induced by Atmospheric Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.104. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMEN 2 & 3 LEO Electron Flux Measurements Linear Projection Onto RBSP Elliptical Orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3260904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure Dependence on Reverse Gate Voltage for SiC Power MOSFETs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1623-1632. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2021.3077733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Latchup sensitivity: Temperature effects and the role of the collected charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.1–10 MeV Neutron Soft Error Rate in Accelerator and Atmospheric Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacper Bilko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.873-883. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3064666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation and Predictive Assessment of SET Immunity of Digital Logic Circuits for Space Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/aerospace7020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SET Propagation in a System in Package Point of Load Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1494-1502. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2992808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing analytical and Monte-Carlo-based simulation methods for logic gates SET sensitivity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Schvittz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Neutron-Induced SEUs in the LHC Accelerator Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maris Tali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1412-1420. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2997992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-driven pin assignment optimization to improve in-orbit soft-error rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113885. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrical Stress and Neutron Irradiation on Reliability of Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Ionization Impact on Accelerator Mixed-Field Soft-Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maris Tali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (1), pp.345-352. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2951307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design exploration of majority voter architectures based on the signal probability for TMR strategy optimization in space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hardening efficiency of gate sizing and transistor stacking based on standard cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100-101, pp.113457. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2918077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Passive and Autonomous Mode Operation of Floating Gate Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2895366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE flux and spectral hardness calibration of neutron spallation and mixed field facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (7), pp.1532-1540. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2019.2908067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Lalumondiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (8), pp.1708-1714. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2797543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02007922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45 nm standard cell layouts under heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.920-924. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD simulation of radiation-induced leakage current in 1T1C SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.974-978. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Single-Event Effects in DDR3 and DDR3L SDRAMs Using Laser Testing and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (1), pp.262 - 268. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2781145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Gate Dosimeter Suitability for Accelerator-like Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2681651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.644-649. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural pattern extraction from asynchronous two-photon laser fault injection using spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jonathas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.650 - 654. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for modeling radioactive contaminants in chip materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.034001. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa5479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Induced Single-Event Degradation in SDRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2115-2121. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2551733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (1), pp.427-433. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2608004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for the Statistical Analysis of Memory Response to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2122-2128. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2527781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy-Ion Radiation Impact on a 4 Mb FRAM Under Different Test Modes and Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (4), pp.2010-2015. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2016.2559943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01382552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft errors in commercial off-the-shelf static random access memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Radiation Effects in Semiconductor Devices, 32 (1), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/32/1/013006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2620-2626. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01254157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Hardness Assurance in a Mixed Radiation Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2555 - 2562. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2477597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE on Different Layers of Stacked-SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), pp.2673-2678. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01254148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.#C05052. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Realistic Parameters for the Double Exponential Law that Models Transient Current Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1813-1818. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Test Methods for COTS SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3095-3102. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive Operating Area Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2930 - 2935. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High Energy Accelerator Failure Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewart W. Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2936 - 2944. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2356641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Dependence of Tungsten-Dominated SEL Cross Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (5), pp.2718 - 2726. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2350538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Voltage Contribution to Neutron-Induced SEB of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1739-1746. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2332813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90 nm SRAM Static and Dynamic Mode Real-Time Testing at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3389-3394. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2363120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and Latent Defects on Power MOSFETs Switching Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1856 - 1864. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2333542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Ion SEU Cross Section Calculation Based on Proton Experimental Data, and Vice Versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3564-3571. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Saad Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3380-3388. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Model to Quantify Decay Chain Disequilibrium&#x2013;Application to the Thorium Decay Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.1414 - 1419. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2318074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Irradiation-Gate-Stress on Power MOSFETs: Quantification of Latent Defects-Induced Reliability Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4166 - 4174. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2287974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Measurements and Simulations Using Mono-Energetic GeV-Energy Hadron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4142 - 4149. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2279690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Measurements and Simulations in a Mixed Field Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomej Biskup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2469-2476. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2249096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons-Induced IGBT Failure: Effects of the Number of Tested Devices on the Cross Section Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2392 - 2396. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2248747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Method for Assessing Power Devices Sensitivity to SEEs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2559 - 2566. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2259639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Method to Evaluate Soft Error Rate Due to Alpha Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4059 - 4066. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2285401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Triggering Criterion Based on Simplified Electrical Model of the SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2537-2541. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2235148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Silicon Diode-Based Detector for Investigations of Atmospheric Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (5), pp.3603-3608. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2264957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2386-2391. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2257847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthology of the Development of Radiation Transport Tools as Applied to Single Event Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Culpepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (3), pp.1876 - 1911. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2262101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift heavy ion-induced silicon dioxide nanostructuration: experimental observation of velocity effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012120349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reliability assessment of trench fieldstop IGBT under atmospheric neutron spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.124 - 129. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded silicon detector to investigate the natural radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/05/P05007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Two Commercial SRAMs Under Dynamic-Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.893-899. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2012.2187218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure in Silicon IGBTs, Silicon Super-Junction and SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Duivenbode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Linten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Simoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.866-871. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2180924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MC-ORACLE: A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (2), pp.317-321. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM Error Rate Induced by Alpha Particles and Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.855-861. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2123114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Uranium Decay Chain Disequilibrium on Alpha Disintegration Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2793 - 2797. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and Thorium Contribution to Soft Error Rate in Advanced Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.1098 - 1103. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2128884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Monte Carlo Modeling for Neutron-Induced Failures of Trench FieldStop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2748 - 2754. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Alpha-Particle Emission Rate at Wafer-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6, 1), pp.2798-2803. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2170851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marcie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.520-522. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Atmospheric Radiation Environment with Stratospheric Balloon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.945-951. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2136359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulations to Evaluate the Contribution of Si Bulk, Interconnects, and Packaging to Alpha-Soft Error Rates in Advanced Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2085446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural radioactivity consideration for high- dielectrics and metal gates choice in nanoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (27), pp.275501. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/27/275501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Latent Defects Induced by High-Energy Heavy Ion Irradiation on the Gate Oxide Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata M. J. F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.2213 - 2217. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2010258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He and Ne Ages of Large Presolar Silicon Carbide Grains: Solving the Recoil Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Gyngard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Wieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (3), pp.297-302. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AS08039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive Nuclei Induced Soft Errors at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (6), pp.3437-3441. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2033363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Multiple Cell Upset Induced by Heavy Ions in a 90 nm Bulk SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.2050 - 2055. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2009.2013622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium and Uranium Contributions to Soft Error Rate at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3141 - 3145. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2005778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal quenching investigation in CVD diamond by simultaneous detection of thermally stimulated luminescence and conductivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.114908. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2937243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and calculation of charge deposition in a silicon diode irradiated by 30 MeV protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (9), </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2990072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Induced Energy Deposition in a Silicon Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3146 - 3150. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2006264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Heavy Ion Irradiation-Induced Structural Modifications: A Potential Physical Understanding of Latent Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.2970 - 2974. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2006489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed history of recoiling ions induced by nucleons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (2), pp.88-104. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric neutrons and natural contamination on advanced microelectronic memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (6), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2971203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of TL thermal quenching in CVD diamond for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.1062-1065. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of B-doped polycrystalline diamond films using thermally stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerma rate effects on thermoluminescent response of CVD diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of absorbed dose and deep traps on thermoluminescence response: a numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence properties of CVD diamond for clinical dosimetry use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-4), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose rate effects in bipolar oxides: Competition between trap filling and recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (23), </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2210293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron energy dependence of the TL response for CVD diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the energy depositions in a silicon volume by 14 MeV neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.3707-3712. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.885008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the deposited energy in a silicon volume by n-Si nuclear interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (12), pp.124916.1-124916.5. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2209088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulations to quantify neutron-induced multiple bit upsets in advanced SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (2) (5), pp.1538-1544. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.855823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criterion for SEU Occurrence in SRAM Deduced From Circuit and Device Simulations in Case of Neutron-Induced SER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (4), pp.1148-1155. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.852319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-induced SEU in SRAMs: Simulations with n-Si and n-O interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1) (6), pp.2332-2339. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of neutron-induced SER in bulk SRAMs from reverse Monte Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.2313-2318. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and proton-induced single event upsets in advanced commercial fully depleted SOI SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.2319-2325. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron absorbed dose determination by calculations of recoil energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (1-4), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nch147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to compute neutron-Induced Alphas contribution on the SEU Cross section in sensitive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (6), pp.3291 - 3297. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2004.839142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of SiO2 in Neutron-Induced SEU in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2055 - 2059. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.821596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Exploration of Neutron-Induced SEU-Sensitive Volumes in SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Dodd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (6), pp.3075 - 3081. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.805420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nucleon-induced nuclear reactions in a simplified SRAM structure: scaling effects on SEU and MBU cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bersillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (6), pp.1946-1952. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.983155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of multi-particle events on soft error rates caused by n-Si nuclear reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bersillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (6), pp.2580-2585. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.903812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Fault-Tolerant RISC-V SoC in an SRAM-based FPGA under Proton Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Imianosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of SEGR and SEB susceptibility in Si and SiC MOSFETs using TCAD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - RADiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARV-SoC Evaluation on SmartFusion2 and PolarFire FPGAs Under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kastriotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cazzaniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Session Paper: Simulation Methodologies and Experiments for Reliability Analysis of Devices in Radiation Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloas Chatzivangelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoloas Zazatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios-Ioannis Paliaroutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kuboyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADiation Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton and Electron Flux Measurement and Simulation during Stratospheric Balloon Flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ground Material and Space Protons Direction on Neutron Flux in Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Kansas City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the South Atlantic Anomaly temporal evolution from 1998 to 2022 using the SEM-2 proton flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mandea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMEN 2 &amp; 3 LEO data projection on RBSP elliptical orbit using machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks of Energy Deposition Studies for Heavy-Ion Collimation Losses at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Muangthong Thani, Thailand. pp.WEPOST019, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2022-WEPOST019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Atmospheric and Space Radiation on Sensitive Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Matana Luza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Entrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ets54262.2022.9810454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03833958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEO on Electric Orbit Raising (EOR) projection from CARMEN 3 and 4 datas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Standarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ruffenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Athens (Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Deposition Studies for Crystal-Based Heavy Ion Collimation in the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Salvatore Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Muangthong Thani, Thailand. pp.WEPOST018, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2022-WEPOST018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of Halo-Induced Magnet Quenches in the HL-LHC Beam Dump Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Potoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apollonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Particle Accelerator Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Brazil. pp.MOPAB002, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2021-MOPAB002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electrical stress and neutron irradiation on reliability of silicon carbide power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1365 - 1373, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on Single Event Latchup Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtis48698.2020.9081275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a flexible instrumentation layer for system-level testing of radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel C Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American Test Symposium (LATS) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS49555.2020.9093681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Analysis of Technologies for Robotic Platforms for the Nuclear Decommissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadec Maraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Transistor Folding Layout as RHBD technique against Single Event Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1581 - 1589, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2020.3003166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Latchup Cross Section Calculation from TCAD Simulations – Effects of the Doping Profiles and Anode to Cathode Spacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guagliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Q. Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Total Dose Effects on a PDSOI n-channel High Voltage Transistor for Analog Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide power MOSFETs under neutron irradiation: Failure In Time demonstration and long term reliability degradation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Complex-Logic Cell Layout on the Single-Event Transient Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Flux and Spectral Hardness Calibration of Neutron Spallation and Mixed Field Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD simulation of radiation-induced leakage current in SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Passive and Autonomous Mode Operation of Floating Gate Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charge sharing effect in the SET sensitivity of bulk 45nm standard cell layouts under heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros de Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Gate Bias Effects on TID Sensitivity of Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Sensitivity Degradation of Dosimeters based on Floating Gate Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Single-Event Effects in DDR3 and DDR3L SDRAMs Using Laser Testing and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Gate Dosimeter suitability for Accelerator-like Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Radiation and its Effects on Components and Systems (IEEE RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bremen, Germany. pp.2054-2060, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2681651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random- Access Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D. Lalumondiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD prediction of dose effects on MOSFETs with ECORCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dardié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural pattern extraction from asynchronous two-photon laser fault injection using spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jonathas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of particle-induced bit upsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06033, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715306033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2017 - 28th European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. pp.644-649, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD Simulations of Leakage Currents Induced by SDRAM Single-Event Cell Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTCube project: COTS memory SEE ground-test results and in-orbit error rate prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national d'études spatiales (CNES); European Space Agency (ESA), May 2016, La Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01298423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Effects of Muon and Low-Energy Proton Irradiation on a 65 nm Low-Power SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Puchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE NPSS (Nuclear &amp; Plasma Sciences Society ), Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01298421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Hardness Assurance in a Mixed Radiation Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time SRAM Based Particle Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Bari, Jun 2015, Gallipoli, Italy. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2015.7184968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Induced SDRAM Cell Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and In-flight Observation of Weakened Cells in SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sukhaseum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tools for soft error rate calculations in SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for the Analysis of Memory Response to Radiation through Bitmap Superposition and Slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Alpha Emissivity as a Function of Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Kettunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Boston, MA, United States. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Analytic Expression of Heavy Ion SEU Cross Section Derived from Monte-Carlo Diffusion-Based Prediction Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Stacked-Layer Structure on SEE Rate of SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy-ion radiation impact on a 4Mb FRAM under Different Test Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Louis Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arto Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural radioactivity on the Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Upset Prediction from Heavy Ions Cross Sections with No Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude Vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Saad Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soilihi Moindjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive operating area determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the MTCube CubeSat Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Symposium 2014 - Small Satellites Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA); Centre National d'Etudes Spatiales (CNES), May 2014, Majorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes radiatives que subit l'électronique au sol et en altitude - Notions fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RADSOL du GDR ERRATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High Energy Accelerator Failure Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. W. Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Test Methods for COTS SRAMs Under Heavy Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEL Cross Section Energy Dependence Impact on the High-Energy Accelerator Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NSREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Cross Section Calculation Based on Experimental Data of Another kind of Particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.75-80, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate voltage contribution to neutron-induced SEB of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEE Measurements and Simulations using Mono-Energetic GeV-Energy Hadron Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danzeca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spiezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uznanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New York, United States. pp.143-148, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2013.6653597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the transient current shapes obtained with the diffusion model and the double exponential law — Impact on the SER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, Ca, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique et ordres de grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RADSOL du GDR ERRATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Method to Evaluate Soft Error Rate Due to Alpha Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL Synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thorium decay chain disequilibrium on alpha emissivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Irradiation-Gate-Stress on Power MOSFETs: Quantification of Latent Defects-Induced Reliability Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear and Space Radiation Effects (NSREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Solid Detector For Onboard Detection Of Natural Radiations In Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Method for Assessing Power Devices Sensitivity to SEEs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Measurements and Simulations in a Mixed Field Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biskup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Transient Currents Induced by Atmospheric Neutrons on a 40nm Electrode of an NMOS Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Miami, Florida, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Silicon Diode Based Detector for the Natural Radiative Environment Measurement in Altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE (Nuclear Plasma Society) Real Time Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Berkeley, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTC.2012.6418104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trench Fieldstop IGBT failures at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Error Triggering Criterion Based on Simple Electrical Model of the SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha particle-induced transient currents in 65 nm and 40 nm technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE'2012: Single Event Effects Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San Diego, CA, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons-induced IGBT Failure: Effects of the Number of Tested Devices on the Cross Section Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.212-222, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of non-ionizing and ionizing processes in the reliability degradation of Power MOSFETs oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic-Stress Neutrons Test of Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Las Vegas, NV, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure in Super-Junction, IGBT, and SiC Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Duivenbode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Linten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Simoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.226-231, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Dynamically-Stressed Commercial SRAM Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Griffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.274-280, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failures of Trench Gate Fieldstop IGBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Data Collection and Transfer Framework for a Distributed SRAM Based Neutron Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Savelletri di Fasano, Italy. pp.176-180, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2011.6004712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Detection in Atmospheric Environment through Static and Dynamic SRAM-Based Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin American test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Uranium Chain Disequilibrium on Alpha Disintegration Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte-Carlo Engineer Tool for the Prediction of SEU Proton Cross Section from Heavy Ion Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Soft Error Rate due to new generations of high-k gate oxides and metal gate electrodes in a 32 nm node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORACLE : A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM sensitivity to Soft Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00566847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front End of Line, Back End of Line, and Packaging Contribution to Soft Errors Induced by Alpha Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SER induced by Uranium and Thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORACLE: A tool for predicting Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique d'une diode perturbée par des convertisseurs lors d'une campagne de mesures en ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blain Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Doridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Opto-Hyper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity effect on heavy ion-induced gate oxide latent defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D For a GEANT4-based, multi-scale simulation environment to study the radiation effects on electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercomputing in nuclear Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Diamond, Diamond like Materials, Carbon Nanotubes and Nitrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of BOBST for the Detection of Neutrons Induced Errors in SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Detection through an SRAM-Based Test Bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI'09: International Workshop On Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Trani, Italy. pp.64-69, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2009.5184769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00438842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive Nuclei Induced Soft Errors at Ground Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Contribution of Latent Defects Induced by Swift Heavy Ion Irradiation on the Gate Oxide Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.J.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the influence of process and design on soft error rate in integrated CMOS technologies thanks to Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELPHY.2008.4559010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 MeV and 63 MeV neutron induced energy deposition in a silicon diode: Experimental validation of Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rocheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium and Uranium Contributions to Soft Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Multiple Cell Upset induced by heavy ions in a 90nm bulk SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Event Transient Induced by Nuclear Reactions in CMOS Logic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weulerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International On-Line Testing symposium (IOLT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Crete, Greece. pp.137-145, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Deposited Energy in a Silicon Volume by n-Si Nuclear Interaction using 14 MeV neutron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of transients induced by neutrons/protons in CMOS combinational logic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Anghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lake Como, Italy. 9 pp., </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of DASIE code family: contribution to SEU/MBU understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Weulersse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Raphael, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Experimental and Simulated Am/Be Neutron Source Energy Spectra Obtained in Silicon Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced SEU in SRAMs: Simulations With n-Si and n-O Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferlet-Cavrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU calculations for neutron induced alpha in sensitive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulations to quantify neutron-induced multiple bit upsets in advanced SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gasiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Detailed Electrical Analysis of SEE on 28 nm FDSOI SRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zimpeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bartra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-6, 2023, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI60457.2023.10261665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Event Effects, from Space to Accelerator Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Quadros De Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García Alía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2025, ISBN978-3-031-71723-9. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71723-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manami Iwata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kuboyama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Makihara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Takahashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3564242" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Marques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wrobel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuboyama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561917" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bascoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cintas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ruffenach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3430044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ginisty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecoffet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Potoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerutti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.26.093001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ginisty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ecoffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balcon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mekki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2023.01.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lerner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10030295" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Standarovski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3260904" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niskanen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2021.3077733" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guagliardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros de Aguiar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3064666" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Aguiar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Autran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113877" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Schvittz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S Rosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113885" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Tali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2997992" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javanainen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2983599" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajkowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2992808" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7020012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brugger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerutti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2951307" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ferraro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2908067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brucoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danzeca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2895366" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515096v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Autran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113457" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguiar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2918077" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xiao Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2781145" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.094" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02007922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louis Bosser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Javanainen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Lalumondiere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2797543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089778v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.056" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636062v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jonathas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Job" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brucoli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pineda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2681651" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaouache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Schrimpf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa5479" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rodriguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Samaras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vandevelde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2551733" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frost" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Zadeh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2527781" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2608004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2559943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/32/1/013006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousselet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496725" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254157v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Kettunen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496874" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2477597" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234429v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299762" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365041" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewart W. Blackmore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2356641" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635364v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poivey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2350538" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2332813" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368613" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234455v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Saad Saoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindjie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318074" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634560v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkerman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Culpepper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2262101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803056v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2279690" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomej Biskup" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calviani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2249096" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634418v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Foro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guetarni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2248747" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634014v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2287974" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2259639" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2285401" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805001v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2235148" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120349" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5B7A849DF60098686424B885951702C2BEFCB72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.08.023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H409BMB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805039v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Duivenbode" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2180924" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632775v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gedion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172954" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2010.10.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1H0272M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172631" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632710v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D. Schrimpf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2128884" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2170851" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569646v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/27/275501" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1FD45A0A7AE158AB5C6394398599D900CA0CB76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632367v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gedion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mekki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2085446" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631574v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marinoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata M. J. F. Carvalho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2010258" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056440v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gyngard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Wieler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AS08039" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631599v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasiot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2033363" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631580v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Correas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2013622" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasiot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2971203" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2005778" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530726v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937243" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630112v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rocheman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Weulersse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990072" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630102v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006264" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630094v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006489" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056434v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.08.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNL3R7RS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438282v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.089" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056430v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iacconi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.092" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWGBCWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056404v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bindi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci609" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V228846Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapraz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci595" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-9LN116DD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci614" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NMC0D9HK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2210293" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056413v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci585" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1VFDHQGM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329675v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.885008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329590v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2209088" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328654v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.852319" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328657v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasiot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855823" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328123v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flament" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860753" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056388v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860751" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056381v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860722" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056372v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch147" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J1MPRQNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802244v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Palau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.839142" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327202v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.821596" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325124v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dodd" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805420" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056366v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bersillon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duarte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983155" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056354v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Calvet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.903812" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481332v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grignani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Santos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Imianosky" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Melo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05422315v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128008v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371489v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Chatzivangelis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Zazatis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Ioannis Paliaroutis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715410v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980417v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bezerra" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980455v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12704" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980384v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765965v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Potoine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik Bruce" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Cai" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hermes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lechner" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2022-WEPOST019" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980576v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833958v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ets54262.2022.9810454" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980541v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765969v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Salvatore Esposito" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2022-WEPOST018" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371332v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apollonio" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Belli" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bracco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB002" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187841v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtis48698.2020.9081275" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251533v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel C Lopes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093681" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023605v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bricas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadec Maraine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081293" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446882v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446833v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Q. Aguiar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Kastensmidt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2020.3003166" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446823v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446849v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442035v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furic" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leduc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086422v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022568v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineda" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086446v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086412v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086379v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086450v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929212v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645320v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306033" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929267v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929203v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931782v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931780v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929250v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dardi&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929245v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298421v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298423v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824785v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337405v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Puchner" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238408v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365650" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238435v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2015.7184968" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824775v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia Garcia" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frost" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932449v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932459v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samaras" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandevelde" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sukhaseum" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238397v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365578" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824780v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932433v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238388v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadzadeh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238392v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365617" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237717v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824688v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272951v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bernard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932596v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934472v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237668v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824720v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Blackmore" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934546v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia Alia" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julien" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giovanni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238432v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824642v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237617v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937428" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824413v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spiezia" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uznanski" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237599v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937441" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935689v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824623v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824648v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schrimpf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824369v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805378v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935981v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805275v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824381v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824344v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biskup" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calviani" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poivey" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824319v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guetarni" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805339v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131395" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824307v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naceur" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824305v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805394v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2011.6004712" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824299v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937424v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weulersse" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miller" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carriere" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaillard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937444v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823034v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937506v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894330v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blain Amable" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Doridant" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823016v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823542v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823532v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaumont" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823023v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pia" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822778v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00438842v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2009.5184769" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957246v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822751v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822453v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822746v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoni" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822737v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocheman" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762971v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougerol" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELPHY.2008.4559010" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172599v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rusu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weulerse" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.46" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807738v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142517v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.51" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806862v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weulersse" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807160v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807126v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806854v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806807v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238000v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brendler" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zimpeck" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartra" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI60457.2023.10261665" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980620v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros De Aguiar" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71723-9" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081304v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bascoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Marques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wrobel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuboyama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561917" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manami Iwata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kuboyama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Makihara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Takahashi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3564242" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cintas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ruffenach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3430044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ginisty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecoffet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101954" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056501v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10030295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Potoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerutti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.26.093001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ginisty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ecoffet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balcon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mekki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2023.01.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lerner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Standarovski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3260904" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niskanen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2021.3077733" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guagliardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros de Aguiar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Bilko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3064666" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03129193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Aguiar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace7020012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajkowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2992808" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Schvittz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Autran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S Rosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113871" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Tali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2997992" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113885" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javanainen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2983599" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brugger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerutti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2951307" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113877" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Autran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113457" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136500v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguiar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2918077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086332v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brucoli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danzeca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brugger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2895366" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ferraro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2908067" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02007922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louis Bosser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Javanainen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Lalumondiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2797543" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.094" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xiao Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2781145" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brucoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pineda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2681651" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.056" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jonathas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Job" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaouache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Schrimpf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa5479" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rodriguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Samaras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vandevelde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2551733" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2608004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frost" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Zadeh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2527781" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2559943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/32/1/013006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254157v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Kettunen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496874" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2477597" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254148v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousselet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496725" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234429v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299762" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234463v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363123" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewart W. Blackmore" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2356641" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poivey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2350538" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2332813" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368613" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234455v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Saad Saoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindjie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2318074" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2287974" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2279690" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomej Biskup" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calviani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2249096" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Foro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Guetarni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2248747" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634484v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2259639" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634036v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2285401" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2235148" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reed" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akkerman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Culpepper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2262101" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120349" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5B7A849DF60098686424B885951702C2BEFCB72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.08.023" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H409BMB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805039v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Duivenbode" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2180924" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2010.10.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1H0272M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632775v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gedion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172954" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632710v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D. Schrimpf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2128884" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632696v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172631" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430100v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2170851" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632367v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gedion" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mekki" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2085446" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569646v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/27/275501" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1FD45A0A7AE158AB5C6394398599D900CA0CB76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631574v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marinoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata M. J. F. Carvalho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2010258" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056440v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ott" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gyngard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Wieler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AS08039" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631599v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasiot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2033363" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631580v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Correas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sagnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2009.2013622" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630087v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2005778" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937243" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rocheman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Weulersse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990072" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630102v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006264" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630094v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006489" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056434v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.08.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNL3R7RS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630029v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasiot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2971203" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056430v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iacconi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.092" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWGBCWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438282v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.089" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056413v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci585" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1VFDHQGM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056404v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bindi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci609" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V228846Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056395v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapraz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci595" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-9LN116DD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803025v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2210293" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056419v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci614" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NMC0D9HK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329675v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.885008" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329590v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2209088" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328657v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasiot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.855823" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328654v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.852319" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328123v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferlet-Cavrois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Flament" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860753" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056388v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860751" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056381v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860722" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056372v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch147" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J1MPRQNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802244v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Palau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.839142" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327202v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Calvet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.821596" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325124v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dodd" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805420" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056366v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bersillon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duarte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983155" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056354v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Calvet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.903812" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481332v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grignani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Santos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Imianosky" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Melo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05422315v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128008v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371489v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Chatzivangelis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Zazatis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Ioannis Paliaroutis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715410v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980384v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980417v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bezerra" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980455v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12704" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980576v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765965v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Potoine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik Bruce" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Cai" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hermes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lechner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2022-WEPOST019" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833958v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ets54262.2022.9810454" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980541v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765969v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Salvatore Esposito" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2022-WEPOST018" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371332v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apollonio" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Belli" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bracco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB002" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446882v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187841v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtis48698.2020.9081275" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251533v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel C Lopes" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093681" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04023605v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bricas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadec Maraine" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boch" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081293" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446833v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Q. Aguiar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Kastensmidt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2020.3003166" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446849v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442035v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furic" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leduc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446823v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086422v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086446v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086412v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022568v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineda" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086379v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086450v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931780v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929203v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931782v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929267v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929250v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dardi&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929245v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645320v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306033" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929212v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824785v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298423v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337405v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Puchner" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298421v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824775v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia Garcia" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frost" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238435v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2015.7184968" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238408v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365650" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932459v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samaras" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandevelde" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sukhaseum" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932449v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238397v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365578" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824780v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932433v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238388v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238384v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadzadeh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238392v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365617" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934472v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237668v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237717v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824688v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272951v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bernard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932596v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824720v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Blackmore" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934546v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia Alia" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julien" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giovanni" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237617v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937428" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824413v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spiezia" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uznanski" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237599v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937441" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935689v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824623v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824648v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schrimpf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824642v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238432v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824381v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824344v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biskup" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calviani" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poivey" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805275v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935981v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824369v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805378v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824319v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guetarni" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824307v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naceur" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805339v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131395" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824305v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805394v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2011.6004712" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824299v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937424v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weulersse" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miller" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carriere" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaillard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937444v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937506v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823034v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823542v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823016v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894330v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blain Amable" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Doridant" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823532v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaumont" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823023v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pia" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957246v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00438842v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2009.5184769" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822778v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822746v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoni" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762971v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bougerol" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELPHY.2008.4559010" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822737v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocheman" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822453v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822751v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172599v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rusu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weulerse" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.46" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807738v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142517v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.51" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806862v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weulersse" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carri&#232;re" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807160v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807126v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806807v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806854v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238000v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brendler" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zimpeck" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bartra" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI60457.2023.10261665" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980620v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Quadros De Aguiar" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71723-9" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>