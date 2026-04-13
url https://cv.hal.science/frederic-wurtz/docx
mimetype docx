--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederic Wurtz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3117-9560</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070678502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points forts des activités de recherche:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conception / dimensionnement/ supervision en génie énergétique électrique avec une approche interdisciplinaire des sciences de l'ingénieur aux sciences humaines et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Méthodologies de dimensionnement et optimisation sous contraintes de dispositifs électromagnétiques et de systèmes énergétiques électriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Méthodologies et environnements de conception / supervision pour le génie énergétique électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etude du processus de conception/supervision : nature, nature des connaissances utilisées, ingénierie de la connaissance, place relative des acteurs humains et des systèmes formels (ordinateur avec logiciel ad’hoc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Applications aux composant et systèmes du génie électrique application aux dispositifs électromagnétiques, système automobiles, aéronautiques, smart buildings et smart grids</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Positionnement reconnue nationalement et visible internationalement d’expert sur l’apport pour la transition énergétique des « smart-buildings » intégrés dans les « smart –grids » et des « smart-eco-</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et titres universitaires:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· avril 2008: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger les recherches de l’Institut Polytechnique de Grenoble</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre: Conceptions de la conception pour le génie électrique : de l’approche « Objets –Savoirs – Méthodes – Outils » à l’approche « Systèmes – Connaissances – Compétences –Organisation »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· mai 1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur de l’Institut National Polytechnique de Grenoble passé au LEG</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse: une nouvelle approche pour la conception sous contraintes de machines électriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· septembre 1993: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA de Génie Electrique du LEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Laboratoire d’Electrotechnique de Grenoble)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· juin 1993: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de l’ENSIEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ecole Nationale Supérieure d’Ingénieurs Electriciens de Grenoble - INPG)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis octobre 2011 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">directeur de recherches au CNRS, attaché au G2ELAB, CNRS- INPG, spécialisé dans les stratégies, méthodologies et outils de conception en ingénierie énergétique électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· De Octobre 98 à septembre 2011 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de recherches au CNRS, attaché au G2ELAB, CNRS- INPG, spécialisé dans les stratégies, méthodologies et outils de conception en ingénierie énergétique électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· De Septembre 1997 à Août 1998, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché Temporaire à l'Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER) à l’IUT1 de Grenoble, département Génie Electrique et Informatique Industrielle. Prise en charge de cours et travaux pratiques d'électrotechnique, d'électromagnétisme et d'électronique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Novembre 1996 à Août 1997, achèvement, du contrat CIFRE dont ma thèse faisait l’objet***: valorisation, au LEG, des recherches de thèse et poursuite des recherches sur les méthodologies de conception des machines électriques***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Novembre 1995 à Octobre 1996, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 an de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">à l’Institut de Génie Energétique de Belfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en tant que scientifique du contingent: modélisation, dimensionnement et optimisation d’un moteur roue de fort couple à l'aide du logiciel PASCOSMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Septembre 1993 à octobre 1995, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">thèse CIFRE au LEG avec le fabricant de moteurs électriques Radio-Energie (91-Marcoussis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la mise au point de méthodologies et de logiciels de dimensionnement et d'optimisation de machines électriques - Réalisation du logiciel PASCOSMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Avril 1993 à Septembre 1993, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux de DEA au LEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> intitulés &amp;quot;Optimisation automatique d’un code éléments finis en vue d’économiser du temps de calcul&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Thèses encadrées et achevées : 35 dont 33 soutenues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 6 thèses en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 14 post-doctorants encadrés (dont 1 en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 37 DEA, Masters, et PFE encadrés</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· F. Wurtz (Participation à 29 jurys de thèse en tant que rapporteur, 1 jury de thèse en tant que président, 2 jurys en tant que rapporteur & président, 1 jury de HDR en tant que rapporteur) et 1 en tant qu’expert international</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 100h d’activité d’enseignement en moyenne par an : cours, travaux dirigés et encadrement de projet sur la conception, l’optimisation, l’informatique, l’ingénierie de la connaissance en génie électrique et en gestion énergétique des bâtiments</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité contractuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Contrats Participation 55 contrats (industriels et collaborations de recherche) depuis le début de ma carrière</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation industrielle:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Valorisation des logiciels CADES, DIMOCODE et G-Hometech via la start-up Vesta System créée suite à un processus d’incubation dans GRAIN – Conception, optimisation et pilotage de systèmes énergétiques pour le bâtiment –La société a été créée en mars 2011 – Statut de conseiller scientifique jusqu’en 2018-  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> jusqu’à 20% de mon temps de la start-up Vesta system valorisant les logiciels issus de mon programme de recherche (voir </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.vesta-system.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lancement d’une filière de logiciel Open-Source avec le projet phage OMEGALPES (voir </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.g2elab.grenoble-inp.fr/fr/recherche/omegalpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) et le framework COFFEE (voir </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://g2elab.grenoble-inp.fr/fr/plateformes/coffee-collaborative-open-framework-for-electrical-engineering-1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Entre janvier 2007 et 31 octobre 2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l’équipe MAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Modèles, Méthodes et Méthodologies appliquées au Génie Electrique) du G2ELAB, équipe constituée de 12 permanents (chercheurs et enseignants chercheurs), 1 IR, 1 IE et 29 doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis janvier 2017, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">prise de direction du programme CDP de l’IDEX Eco-SESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (voir </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecosesa.univ-grenoble-alpes.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Programme interdisciplinaire regroupant 16 laboratoires et près de 100 chercheurs sur la thématique des « smart-energie district » )</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Digital Twin-Based Framework and Methodology for Enhancing the Contribution of Loads to Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Arauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Waczowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.128475-128491. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3590215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une science de la Transition Énergétique au Service de la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indirect Carbon Cost of E-Mobility for Select Countries Based on Grid Energy Mix Using Real-World Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seun Osonuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (14), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16145883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of regression models and Bayes-Ensemble Regressor technique for non-intrusive load monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kaosain Akbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and comparison of thermal comfort indicators based on a long-term campaign in low energy residences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Rueda López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Moujalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ondarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.105707. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2022.105707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Nudging through ICT Pipelines to Help Improve Energy Self-Consumption for Management in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rihet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (13), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16135105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of Energy Flexibility Solutions from the Perspective of Low-Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seun Osonuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (7), pp.3298. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16073298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Indicators for Providing Carbon Impact of Vehicle Charging to Electric Vehicle Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70, pp.347-355. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreEn-ER-Electricity consumption data of a tertiary building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Felipe Martin Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1043657. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.1043657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inference of Dwellings Energy Signature at National Scale: Case of the French Residential Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (18), pp.5651. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14185651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier Detection in Buildings’ Power Consumption Data Using Forecast Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Felipe Martin Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (24), pp.8325. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14248325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Planning of a Solar/Storage Collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Contreras-Ocana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshpreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2020.3020402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGAlpes, an Open-Source Optimisation Model Generation Tool to Support Energy Stakeholders at District Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14185928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database quality assessment for interactive learning: Application to occupancy estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, pp.109578. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy- and exergy-based optimal designs of a low-temperature industrial waste heat recovery system in district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.112753. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.112753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Study District Thermal Flexibility Using Generative Modeling from Existing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (19), pp.3632. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12193632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating occupancy using interactive learning with a sensor environment: real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.53932 - 53944. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2911921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle cost and environmental impact optimizations of a low voltage dry type distribution transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.645-660. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large multidisciplinary design optimization applied to a permanent magnet synchronous generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.M. Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-172287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of PV System Combined to Cooling Load Management Strategy towards Photovoltaic Self-Consumption in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Electronic Engineering &amp; Telecommunications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.90--95. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijeetc.7.3.90-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and sizing by optimization of a Brushless Doubly-Fed Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S261 - S277. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and comparison of end effects in linear switched reluctance and hybrid motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Manaa Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gala Abo-Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Berrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering-Elektrotechnicky Casopis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (2), pp.138--142. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jee-2017-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart buildings&amp;quot; integrated in &amp;quot;smart grids&amp;quot;: A key challenge for the energy transition by using physical models and optimization with a &amp;quot;human-in-the-loop&amp;quot; approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7-8), pp.428--444. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S289-S305. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics Design Optimization of a Permanent Magnet Synchronous Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (12), pp.9815 - 9823. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2726983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical approach including equivalent circuit models for the sizing by optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.871--884. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization-oriented sizing model for brushless doubly fed reluctance machines: Development and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.125--131. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2015.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network-based model design for short-term load forecast in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.72--81. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2015.2390132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion battery modelling for the energy management problem of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tenfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlon C. Finardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3, SI), pp.576--584. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2015.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient reluctance network formulation for modeling design and optimization of linear hybrid motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Manaa Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubker Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2496730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization of direct-drive PMSG considering the site wind profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. M. Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.467--475. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’un réseau électrique aéronautique – Comparaison entre différentes stratégies de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-1/16270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for reactive building energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Mahendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7th International Conference on Sustainability and Energy in Buildings (SEB) Jul 2015 Lisbon, 83, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-day MV/LV substation load forecaster using time series method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.345-354. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable energy supply (pv) integration with building energy management: modeling and intelligent control of electrical storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đặng Hoàng Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyễn Đình Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đinh Văn Bình</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Academy of Science and Technology Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (6A), pp.173- 187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation Code of Software Component for the Design by Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Nguyen-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the optimization of online computable models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.745 - 758. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2012-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Reluctance Network Formulation for Electrical Machine Design Using Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa Nguyen-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal household energy management using V2H flexibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardavan Dargahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3, SI), pp.777--792. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2012-0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic optimal power flow for smart grid short-term predictive energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Power Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Nonparametric Load Estimation Model for Power Distribution Network Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1578-1587. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tii.2013.2261079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a set of permanent magnet generators with the same cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.268-283. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S2179-10742013000200035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold mapping optimization with or without true gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matcom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.256-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistatic Reluctance Network Modeling for the Design of Permanent Magnet Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (5), pp.2347-2350. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2013.2243426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem Formulation And analysis for optimal energy management in multisources Systems: W effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.904 - 919. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641211209799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation for Sensitivity Calculation in Electromagnetism: Application for Optimization of a Linear Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1238-1241. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2010.2073452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of a directly PV-assisted domestic hot water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (9), pp.1979-1991. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between ring shaped permanent magnets with symbolic gradients: application to magnetic bearing system optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1418-1421. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2010.2091718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary services and optimal household energy management with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal household energy management and participation in ancillary services with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Ha Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2009.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation for Optimization of Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.2943-2946. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2010.2044770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal household energy management and economic analysis: from sizing to operation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Ha Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Zamaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Applications in Mechanical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.35-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD for optimization in electromagnetism applied to semi analytical models combining composed functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (28), pp.1313-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing energy management in buildings with Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.237-244. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jae-2009-1024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Levels Modeling for the Optimization of Electromagnetic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.1724-1727. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2009.2012797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for limiting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640910969403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d'optimisation pour une conception énergétique efficace des composants et systèmes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.120-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement multimodèle Eléments Finis – analytique pour la conception optimale des machines électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (6), pp.695 à 715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimizer using the software component paradigm for the optimization of engineering systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (2), pp.368 - 379. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640710727728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut et nature des processus de conception que nous utilisons en électrotechnique et possible rationalisation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6/7, pp.70 à 78. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3845/ree.2006.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of sizing static models based on reluctance networks for the optimization of electromagnetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.715 à 718. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2006.872010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Sizing Environment (DSP-1) Dealing With Semi-Numerical Models Applied to the Optimization of a Bi-Stable Out-of-Plane Magnetic Micro-Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Reyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp 1231- 1234. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2006.871968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of automotive claw-pole alternator based on analytical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5/6), pp.749-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Code Differentiation for Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (5), pp.1812 à 1815. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2005.846487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des méthodes stochastiques et déterministes pour l'optimisation de dispositifs électrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omessaad Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Fandino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, numéro spécial maîtrise de l'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2), pp.241 à 258. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.241-258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-sizing of an electromechanical device by using optimisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special issue on selected paper from OIPE'2004. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640510598292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component-based framework for the composition of simulation software modeling electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80, pp 347 - 356. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549704046153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du calcul des racines d'un polynôme dans une méthodologie d'optimisation de type gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (244)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité pour la durabilité des systèmes multi-énergie : le cas d'une grande infrastructure de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification, design et diffusion d'une passerelle open source software et hardware de récupération des trames du compteur Linky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SG2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy monitoring infrastructure for residential collective self-consumption operations using Linky meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rouchouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference and Exhibition on Electricity Distribution (CIRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrivoltaïsme : des reconfigurations technologiques pour résoudre les conflits d’usage des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGON 2025 : Transition Energétique et Reconfigurations des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying residential demand flexibility: an accessible indicator approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rouchouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference and Exhibition on Electricity Distribution (CIRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité pour la durabilité des systèmes multiénergie : le cas d'une grande infrastructure de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la flexibilité énergétique résidentielle : vers un indicateur robuste et mobilisable à partir de données déclaratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rouchouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques énergétiques complémentaires : apports critiques à une approche par Analyse Cycle de Vie des systèmes techniques de cuisson boulangers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs; ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agrivoltaïsme en débat : Une approche par les acteurs au service d'une transition énergétique inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs; ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Latoufis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de reconstitution des données de puissances et du facteur de puissance à partir des données du Linky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGE2025, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation methodology of Model Predictive Controllers for building's energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La rochelle/ Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et analyse des mécanismes expérimentaux impliquant la récupération des données de consommation issues du compteur Linky : des expériences Etudelec à xKy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, May 2024, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREDIS-MHI Thermal Data: Thermal readings from a section of a sub-metered tertiary multi-use building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seun Osonuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad-Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA – France) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Laboratoire des Sciences de l'Ingénieur pour l'Environnement (LaSIE) de l'Université de La Rochelle; IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France. pp.489 - 496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appliance Level Coordination through Nudges to Improve Self-Consumption in a Energy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rihet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA France; Laboratoire LaSIE de La Rochelle Université, May 2024, La Rochelle, France. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Twin of Grenoble-Presqu'île: A Framework for District-Scale Digital Twin Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone de l'International Building Performance Simulation Association ( IBPSA) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and calibration of Greener building in Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative indicators for quantifying energy flexibility of district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th international conference on efficiency, cost, optimization, simulation and environmental impact of energy systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas de Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor thermal comfort analysis for developing energy-saving strategies in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis M Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyprianou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Future Energy Solutions (FES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vaasa, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FES57669.2023.10183297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feedback Indicators for Providing Carbon Impact of Vehicle Charging to Electric Vehicle Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Muhammad Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international electric vehicle conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, EDIMBOURG, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Effectiveness of Supervised and Semi-supervised NILM Approaches in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kaosain Akbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIIS 2023: 6th International Conference on Computational Intelligence and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science and Engineering Institute (SCIEI), Nov 2023, Tokyo Japan, France. pp.7-13, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638209.3638211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight hybrid local PV short term forecasting using both physics and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Imard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaiza Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPEEC, 15th Asia-Pacific Power and Energy Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Dec 2023, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de flexibilité énergétique appliqués aux réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès Français de Thermique (SFT 2023) - Thermique et Agroressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, REIMS, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of Stationary Battery Storage Taking into Account Indirect Flexibility in Tertiary Buildings: Use case of an Electric Vehicle Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2022 Porto Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond, against or with technologies? Cross-cutting issues in energy research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS-NRF-DSI Workshop on Research for Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of CO2-Based IAQ Indicators: Lessons from a Long-Term Monitoring of Three Positive and Nearly Zero Energy Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Rueda López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ondarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQ 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User experience inquiry to specify COFFEE: a Collaborative Open Framework For Energy Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Carrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2022: 14th International Conference of TC-Electrimacs Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Experimenting Nudge Signals to Act on the Energy Signature of Households for Implementing Indirect Energy Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2021 – International Building Simulation Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for energy optimisation: from open data and models to an open research facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning on Buildings Data for Future Energy Community Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiansi Laranjeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tuyet-Hong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2021 - Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Formulation of a Reference Load Curve to Measure Energy Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2021 – International Building Simulation Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des besoins électriques d'une communauté isolée en vue d'une planification multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE : Session Poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoLOAD, Open Software for Optimal Design and Operation using Automatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2020 - 16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible waste heat management and recovery for an electro-intensive industrial process through energy/exergy criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Ecos 2021 - The 34rth International Conference On Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Reproducible Use Cases for Energy (ORUCE) methodology in systems design and operation: a dwelling photovoltaic self-consumption example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Experimenting Nudge Signals to Act on the Energy Signature of Households and Optimizing Building Network Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an energy open science approach at district level: application to Grenoble Presqu’île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Open Design &amp; Open Source Hardware Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de mécanismes d’incitations de flexibilité énergétique auprès d’employés d’un bâtiment tertiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiansi Laranjeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulique des champs magnétiques intenses : des microns jusqu'à l'échelle des communautés urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Trophime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gondian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Modeler as an Efficient Tool for Design and Operation for City Energy Stakeholders and Decision Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IBPSA International Conference (Building Simulation 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Ferrite PMSGs Based on Optimal Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the Concept of Imaginary Parametric Optimization Curve Applied to the Preliminary Design of Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisson Franckhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for Evaluation of Energetic Performance of Net Zero Energy Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Smart Cities Conference (ISC2) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Casablanca, Morocco. pp.136-142, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISC246665.2019.9071782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux usages de consommation effacement flexibilité et autoconsommation Smart Building &amp; Smart District</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sensibilisation Institut des Smart-Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Greonble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actor modelling for MILP energy systems optimisation: application to collective self-consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Modeling of Building Consumption Profile for Optimal Flexibility: Application to Energy Intensive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Strategy for Designing in the Continuous Imaginary World with Power Electronics Discrete Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-acteurs appliquée à la valorisation de chaleur fatale d’un acteur industriel flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Model of Litz Wire Toroidal Inductor Based on Experimental Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of PV System Combined to Cooling Load Management Strategy towards Photovoltaic Self-Consumption in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Environment and Renewable Energy (ICERE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, DA NANG, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Design by Optimization Method: Application to an Interleaved Buck Converter and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Serafim Guardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginary machine design: proposal of concepts, principles and a methodology as a new paradigm for preliminary design by optimization of engineering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tyrol, Austria. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecce.2017.8096629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Stray Elements of the Experimental Setup Used in the Semiconductor Datasheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Continuous and Imaginary Design to a Real Device: a Heuristic Strategy Dedicated to Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Optimal Operation Planning with Financial and Ecological Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTGREENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006705202140222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Modelling Methodology Combined to Robust Identification for the Temperature Prediction of a Thermal Zone in a Multi-zone Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making (IUKM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75429-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management of a hybrid train - Focus on saving braking energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VPPC’2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Optimization and Scattering Parameters Analysis for Improving On Site Building Model Identification for Optimal Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Nguyen-Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International building performance simulation association, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization Methodology: Application to a Wide Input and Output Voltage Ranges Interleaved Buck Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cincinatti, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Residential Case Study To Validate A New Default Detection Method Analyzing Discrepancies Between Simulated and Measured Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Josse-Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA Building Simulation Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of derivatives for simultaneous optimization of sizing and operation strategies: Application to buildings and HVAC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization (BSO2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-mechanical de-icer modeling with aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Estopier Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreEn-ER Living Lab - A Green Building with Energy Aware Occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on Smart Cities and Green ICT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. ISBN 978-989-758-184-7, p. 316-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-buildings integrated in smart-grids: a key challenge of electrical engineering for the energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMAG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization of a Wide Input and Output Voltage Ranges DC/DC Converter for Aircraft Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2017 (More Electrical Aircraft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics modeling for a new de-icing technology in aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Estopier Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization of a direct-drive PMSG including the power converter cost and losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, Switzerland. pp.1909--1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle cost and environmental impact optimizations of a low voltage dry type distribution transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Process To Use Non-Derivable Model In A First Order Optimization Problem Dealing With Implicit Equation To Solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Optimization and Inverse Problems in Electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward building energy management: Electric analog modeling for thermal behavior simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies (ICSET), 2016 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, hanoi, Vietnam. pp.246--250, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSET.2016.7811790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influência do Diâmetro do Aerogerador no Projeto Ótimo de Geradores Síncronos com Ímãs Permanentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Brasileiro de Eletromagnetismo (MOMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Porto Allegre, Brasil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionement optimal des systèmes énergétiques intégrant la stratégie de gestion pour une maison raccordée au réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Multidisciplinary Design Optimization Applied to a Permanent Magnet Synchronous Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.M Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optimization and inverse problems in electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Comfort Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faria Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inácio Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ELECON – Electricity Consumption Analysis to Promote Energy Efficiency Considering Demand Response and Non-technical Losses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Institute of Santa Catarina – IFSC, Sep 2016, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Discret-Continuous Multi-Criterion Optimization For Building Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization (BSO2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of a spoke ferrite permanent magnets vernier synchronous generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, Switzerland. pp.218--224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENERGY BUILDING CO-SIMULATION BASED ON THE WRM ALGORITHM FOR EFFICIENT SIMULATION OVER FMU COMPONENTS OF WEB SERVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Optimization Approach Integrating Low Frequency Switching Harmonics Standard for Electric Actuators Design in Aircraft Electrical Networks: Harmonics/Weight Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2015 – More Electric Aircraft –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.2 - 5529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum design of a gearless wind turbine PMSG considering wind speed probability density function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Flores Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 EVER – Tenth International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Reluctance Network Model for Modelling, Design and Optimization of Linear Switched Reluctance Motor,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Manaa Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Wind Power Public Policies Developed in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aquiles Baesso Grimoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory context of Smart Grids in Europe and Brazil: Current State and Trends - 3rd ELECON Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELECON, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power PMSG optimally designed for maximum energy proceeds and minimum cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 24th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rio, Brazil. pp.1464--1470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGGREGATED MULTILEVEL APPROACH FOR THE DESIGN OF MORE ELECTRIC AIRCRAFT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Electrotechnique 2015 du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum design of a high-efficiency direct-drive PMSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montreal, Canada. pp.1856--1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of a complex energy system integrating management strategies for a grid-connected building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel double loop approach for the design of onboard flight networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE SIZING OF BUILDING ENVELOPPE AND ENERGY SYSTEM INTEGRATING MANAGEMENT STRATEGY IN SKETCH PHASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach towards Reactive Energy Management coupled with an anticipative bems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Pratap Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMU software component orchestration strategiesfor co-simulation of building energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Dynamic Heterogeneous Environments in Smart Building Using iPOPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Abras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Conference on Smart Grids and green IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative based global sensitivity analysis for screening and robustness studies of electromagnetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach on the Design and Optimization of Brushless Doubly-Fed Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2014 - Symposium de Génie Electrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Management of Laptops Batteries in Dynamic Heterogeneous Environments Using iPOPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Abras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conception système en phase d'esquisse pour les systèmes du génie électrique : illustration sur le cas des systèmes énergétiques pour les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AID FOR THE MODELING OF AC SINGLE-PHASE POWER GRID FOR STUDIES USING OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE, Aerospace Systems and Technology Conference (ASTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best phase connection for DGs using individual Smart Meter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power &amp; Energy Society General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de um sistema para captar energia a partir de campos magnéticos dispersos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Feler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMAG 2014 : 16º Simpósio de Micro-ondas e Optoeletrônica - 11º CBMag - Congresso Brasileiro de Eletromagnetismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Linear Hybrid Actuator using Reluctance Network Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Boujemâa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIT 2014 : International Conference on Control, Engineering &amp; Information Technolog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Analytical Model for Design and Optimization of Brushless Doubly-Fed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Ganza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixteenth Biennial Conference on Electromagnetic Field Computation - CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Rotor Design and Geometric Parameter Variation on Global Performance of Brushless Doubly-Fed Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI th International Conference on Electrical Machines - ICEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING AND SIZING BY OPTIMIZATION OF A BRUSHLESS DOUBLY-FED RELUCTANCE MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MILP FORMULATION FOR LARGE SCALE PEAK SHAVING PROBLEMS IN LOW VOLTAGE SMART GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach on the Design and Optimization of Brushless Doubly-Fed Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of interactions between anticipative and reactive building energy management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Mahendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conception en phase d'esquisse pour les systèmes du génie électrique : illustration sur le cas des systèmes énergétiques pour les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2014 - Symposium de Génie Electrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel simulation concepts for buildings and community energy systems based on the functional mock-up interface specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Widl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Cyber-Physical Energy Systems (MSCPES), 2014 Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Germany. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of an Interior PMSM for Electric Vehicle Application with High Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'estimation des gains solaires effectifs dans un bâtiment en fonction du rayonnement global horizontal extérieur: application aux prévisions météorologiques pour le contrôle prédictif optimal du confort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC THERMAL MODEL GENERATOR FOR MULTIPHYSICS SIZING OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives du bâtiment intelligent pour le génie électrique: conception, supervision optimale et intégration dans les réseaux et les éco-quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM2014 – Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an anticipative energy management system to an office platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hoang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2013 - Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation Code of Software Component for the Design by Optimization of Electromagnetical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building simulation of energy consumption and ambient temperature: application to the PREDIS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global model based anticipative energy management of a complex railway station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Riffonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2013 - Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relevance of reduced order models for building envelop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyamak Sarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hoang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2013 - Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch systemic optimal design integrating management strategy, thermal insulation, production and storage energy systems (thermal and electrical): application to an energypositive train station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Riffonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2013 - Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new co-simulation architecture for mixing dynamic building simulation and agent oriented approach for users behaviour modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Kashif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of an Interior PMSM for Electric Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward autonomous photovoltaic building energy management: modeling and control of electrochemical batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAS architecture for energy management: Developing smart networks with JADE platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Abras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Kuala Lampur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Approach for Angular Modelling of Electrical Machine by Reluctance Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a new co-simulation architecture for mixing dynamic building simulation and agent oriented approach for users behaviour modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaaloul Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Hoang-Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Kashif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delinchant Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.3225-3233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Order Envelope Model for Optimised Predictive Control of Indoor Temperature: Development Methodology and Calibration with a Numerical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brushless Doubly-Fed Reluctance Machine Optimization using Reluctance Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Scanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud computing services for the design and optimal management of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gibello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of IBPSA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Windings Configuration on Fractional-Slots PMSM Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013 - 15th European Conference on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelica models translation into Java components for optimization and DAE solving using automatic differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKSim'2012 14th International Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software component architecture for co-simulation applied to the coupling between a building's thermal envelope and its inhabitant behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Binh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of remote computation services of electromagnetic models: application to an electrical machine and its controller system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2012: 15th International Conference on Electromagnetic Field Computation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of computing services for buildings design and optimal management: cloud computing based on software component standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gibello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistatic Reluctance Network Modeling for the Design of Permanent Magnet Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC'12 (IEEE Conference On Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and optimization models: design of a set of two permanent magnet generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Voltolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference On Electrical Machine (ICEM'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la capacité de stockage de véhicule électrique dans la gestion optimale du flux énergétique de bâtiments : Contribution à la convergence transport/ habitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardavan Dargahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AUGC / IBPSA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for comparing online optimization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Energy Dispatching control for V2H Power Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardavan Dargahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012 - 12th International Workshop on Optimization and Inverse Problems in Electromagnetism Proceeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'énergie électrique dans l'habitat, cas du stockage électrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Béguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUCG - IBPSA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion énergétique optimale du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMINAIRE D'INNOVATION SNCF, " TECHNOLOGIES D'AVENIR EN ENERGETIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vitry sur Sseine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a set of permanent magnet generators with the same cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15º SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica e o 10º CBMag - Congresso Brasileiro de Eletromagnetismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal et simultané de l'enveloppe, des systèmes et de la stratégie de gestion en phase d'esquisse : application aux gares à énergie positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Permanent Magnet Synchronous Machine for Electrical Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE'12 (International Workshop On Optimization &amp; Inverse Problems in Electromagnetism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture à composants de co-simulation appliquée au couplage de la thermique du bâtiment au comportement de l'usager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Binh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AUGC et IBPSA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otimização de um transformador aplicado ao mercado brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Kittel Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15º SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica e o 10º CBMag - Congresso Brasileiro de Eletromagnetismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles approches théoriques et pratiques pour la capitalisation des connaissances et la mise en réseau des compétences autour des modèles numériques pour le bâtiment : l'approche DIMOCODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Imaginary Machines for Design and Setting of Optimization Problems: Application to a Synchronous Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference On Electrical Machine (ICEM'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influência da Variação Paramétrica de um Regulador PI no Controle de Velocidade de uma Máquina de Relutância Chaveada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G. L. Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15º SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica e o 10º CBMag - Congresso Brasileiro de Eletromagnetismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos por redes de relutâncias para otimização de máquinas de corrente contínua sem escovas a ímãs permanentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Bruschi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15º SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica e o 10º CBMag - Congresso Brasileiro de Eletromagnetismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des services de calcul pour la conception et la gestion optimale des bâtiments: perspectives des approches composants déployés via le &amp;quot; cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gibello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Perspectives apportées par les projets Siminthec et Plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de printemps SIMUREX : Conception optimisée du bâtiment par la SIMUlation et le Retour d'EXpérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRICAL PERFORMANCE OPTIMIZATION OF AN HVAC DUAL FLOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agrégation de production pour une valorisation commerciale (CVPP) sur le secteur de Belledonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concepts of Sizing and Optimization Model: applied to the Optimal Design of a Permanent Magnet Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istamboul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANIFOLD MAPPING OPTIMIZATION WITH OR WITHOUT TRUE GRADIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Round-Rotor Synchronous Generator for Enhancing Short-Circuit Ratio (SCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Rapide des Performances des Machines Synchrones à Aimants Permanents pour les Applications Embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'11 - Electrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series method for short-term load forecasting using smart metering in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Tech 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur le réseau de l'insertion massive de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFTWARE COMPONENTS FOR DYNAMIC BUILDING SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2011 - 12th Conference of International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.1719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the &amp;quot;technical energy efficiency&amp;quot; concept to a human focused &amp;quot;user energy efficiency&amp;quot; in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chenailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Dubrovnik Conference on Sustainable Development of energy Water and Environments systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis and Comparison of Three IPMSM with High Homopolar Inductance for Electric Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birgmingham, United Kingdom. pp.ISBN: 9789075815153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imaginary Pareto Front: a helpful Tool for setting Optimisation Problemfor Design of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du dispositif et services rendus par l'effacement diffus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technical to usage energy efficiency in buildings : application to a heated heated room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chenailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2012 - 12th Conference of International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.1595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Slot-Pole Combination of Fractional-Slots PMSM for Embedded Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Turkey. pp.627-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong coupling of a building thermal model with a controlled electical heater for an hybrid energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrique d'une VMC double flux et optimisation de sa commande pour l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for solving &amp;quot;Ill Posed&amp;quot; Optimization Problem. Application to an Electrical Power Channel of an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem formulation and analysis for optimal energy management in multisources systems : W effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sofia, Bulgaria. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation and simulation methodology for passive ADSL splitter design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SM2ACD 2010, Symbolic and Numerical Methods, Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Gammarth, Tunisia. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pour quantifier la part des apports internes dans bâtiment tertiaire BBC. Application au bâtiment de PREDIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chenailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joussellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Static Converters for optimal sizing of on-board electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION BY STOCHASTIC PROGRAMMING FOR THE AGGREGATION OF A COMMERCIAL VIRTUAL POWER PLANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Controlling the Acceptance Factors for a Collaborative Platform in Engineering Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardavan Dargahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.585-592, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method and a tool for fast transient simulation of electromechanical devices: application to linear actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux de Saint Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMAG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vila Vehla, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between ring shaped permanent magnets with symbolic gradients: application to magnetic bearing system optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis by Using Optimization Technique for Sizing a PV grid Connected Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Energy Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RANGES OPTIMIZATION OF ELECTRICAL MACHINE USING COMPONENT SHARING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sesanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un modèle thermique issu de COMFIE avec un chauffage régulé électriquement pour une simulation temporelle hybride à pas variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Language for Describing Differentiable Sizing Models for Electromagnetic Devices Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation for Sensitivity Calculation in Electromagnetism: Application for Optimization of a Linear Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study for optimal energy management in multisources building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic formulation of Optimization problems for Energy management: solving difficulties, practical and mathematical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Mondovie, Italy. pp 103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling and optimization of a radial permanent magnets synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sesanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France. pp.371-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Material Dynamic Hysteresis Modelling in Losses Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management System for a photovoltaic grid-connected building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Long Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Périchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Merten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EU PVSEC and 4th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification protocol for hysteresis model of magnetic materials in static and dynamic modes. Application in design software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation Applied for Optimization of Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 09, 17th Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp.Pages 249-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Analytique et Optimisation des Gammes de Machines Synchrones à Concentration de Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sesanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009 – Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, buildings and renewable energy: new perspectives for the electrical networks of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationales des universités de la ligue des pays Arabes en Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Damas, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operation of a PV based multi-source system and energy management for household application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT'09 International Conference on Industrial Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Churchill, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Linear Programming Solvers and Their Applications to Power System Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly E. Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting ( PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pittsburg, United States. available on CD, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing energy management in buildings with Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Pages 113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of PV based multi-source system for household application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Pages 97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiment & Ingénierie de l'énergie: Le bâtiment un enjeux clef pour le développement durable enjeux de recherches & applications en enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'optimisation pour le dimensionnement et les études de faisabilité de systèmes multi-sources électriques dans le bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2008 (International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical use of Automatic Differentiation for Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 127, P2-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles approches pour la capitalisation des modèles pour la simulation et l'optimisation : l'expérience du projet DIMOCODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.156-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in the Area of Methods and Tools for the Design, Sizing and Optimization of Magnetic, Actuators and Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors &amp; Actuators Conference 2008 (EMSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Levels Modeling for the Optimization of Electromagnetic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p. 77 PAS-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation for Sensitivity Calculation in Electromagnetism: Application on Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Illmenau, Germany. p. 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éco-conception en Génie Électrique Perspectives et Perspectives pour l'enseignement en IUT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque Pédagogique National des IUT GEII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of self-adaptive evolutionary algorithms for multimodal optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 54, P1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de pilotage d'installation résidentielle de chauffage par micro-cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark Of Discontinuous Electromechanical System and Solving by a Mixed Adaptive Time Step Numerical Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.538.PF3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelisation of quasi-static simulations of moving system: Application to the optimization of magnetic micro switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgium. pp.Pages 84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Building the Global Pareto Border of an Electromagnetic System by Using the Pareto Borders of Each Sub-Componentof the System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p.195 oc1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software for analytical modelling and numerical algorithms interaction for gradient based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for restricting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 99, P2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation for Sensitivity Calculation in Electromagnetism: Application on Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Optimization Algorithms by using Software Components for Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast transient simulation for actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorschner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of passive electronic circuits with sensibility analysis dedicated to the sizing by optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogitore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES2007 11th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vetri sul Mare, Italy. pp.LNAI 4694, 422-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management in buildings: sizing, anticipative and reactive management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Management Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal of a norm for Black Box Components dedicated to the Design and Optimization of Engineering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the volume segmentation method into an optimization process: application to the sizing of a micro-actuator for deformable mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Stepanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphée Cugat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. pp.1163-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Tolerance Study using Local and Global Deterministic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogitore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problem in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative sizing of electromagnetic structure: CoSTo: a Tool for Collaborative Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE'2006 (Optimization and Inverse Problem in Electromagnetism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSTo : un outil d'aide au dimensionnement collaboratif des composants en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTEA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an electrical system using Pareto borders of each component. Application to an automotive drive chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON'06 (International Conference on Industrial Electronics, Control and Instrumentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paper Title: A tool for the collaborative sizing of electrical device : CoSTo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2006 (International Conference on Industrial Electronics, Control and Instrumentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimizer using the Software Component Paradigm for the Optimization of Engineering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problem in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of sizing static models based on reluctance networks for the optimization of electromagnetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.215 à 216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the volume segmentation method into an optimisation process. Application to the sizing of a micro- actuator for deformable mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Stepanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphée Cugat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on the Computation of Electromagnetic Field (COMPUMAG 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un micro-actionneur électromagnétique pour miroir déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphée Cugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Stepanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation de code pour des modèles analytiques en Génie Electrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dezille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">génération automatique de modèles à base de réseaux de réluctances pour le dimensionnement des dispositifs électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic code differentiation for electronical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dezille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.130 à 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut et nature des processus de conception que nous utilisons en électrotechnique et possible rationalisation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Sizing Environment (DSP-1) Dealing with Semi Numerical Models Applied to the Optimisation of a Bi-Stable Out-of-Plane Magnetic Micro-Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.COMPUMAG 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework based on software components for design and optimization in engineering with integration of financial aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimization Frameworks for Industrial ApplicationsConfront &amp; Share Methods: Efficiencies and Limits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un µ-Relais Magnétique Bistable Vertical en vue du Dimensionnement d'un µ-Scanner Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Reyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative en génie électrique : de l'expérimentation à la spécification des outils et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing sensitivity analysis time-cost of compound model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, France. pp.1216 - 1219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-cooperative design among mechanical and electrical engineers: implications for communication between professional cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Professional Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, --, France. pp.231 - 249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for using roots of a polynomial in gradient optimisation of electrical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CEFC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du calcul des racines d'un polynôme dans une méthodologie d'optimisation de type gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical gradient type optimization of a switched reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-COMPUMAG'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for using least squares minimisation in gradient optimisation of electrical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Machines and Drives IEEE International Conference - IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.1999.769069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for using morsels continuous linear functions in gradient optimisation of electrical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electric Machines and Drives, 1999 - IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.1999.769137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de reconstitution des données de puissances et du facteur de puissance à partir des données du Linky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. SGE2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Real-time energy monitoring infrastructure for residential collective self-consumption operations using Linky meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rouchouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, Suisse, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and analysis of experimental mechanisms involving the recovery of consumption data from the Linky meter: From Etudelec experiments at xKy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 376 p., 2022, Routledge Explorations in Energy Studies, 9781032190662. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003257547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les performances énergétiques des bâtiments grâce aux algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'avenir. L'ingénierie se met au vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Modelling Methodology Combined to Robust Identification for the Temperature Prediction of a Thermal Zone in a Multi-zone Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Hoang-Anh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Uncertainty in Knowledge Modelling and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10758, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75429-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme PREDIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des Bâtiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.208 à 213, 2013, 9782356710512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien avec le réseau électrique : Le bâtiment : une variable d'ajustement primordiale et incontournable du réseau électrique - Le &amp;quot; smart-building &amp;quot; intégré dans le &amp;quot; smart-grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des Bâtiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.78 à 84, 2013, 9782356710512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipements électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des Bâtiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.111-117, 2013, 9782356710512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing of FEM and Analytical Modeling for the Preliminary Design of a Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Fandino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KLUWER Academic Publishers., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cader-Optimiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 001 400003 000. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cades-Calculator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 001 400004 000. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cades-Post-Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 001 400002 000. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cades-Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 400001 000. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cades-Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 400000 000. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux de Saint Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Dépôt APP (IDDN.FR.001.160010.001.S.P2007.000.20600). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: Dépôt APP (IDDN.FR.001.470022.001.S.P.2006.000.20600). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and method for managing services in a living place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Long Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Abras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 10305421.9-2209. OSP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre passe-bas à composants uniquement passifs destiné audécouplage de voies basse fréquence et haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kéradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2873874 (B1). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre passe-bas à composants uniquement passifs destiné au découplage de voies basse fréquence et haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kéradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogitore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR no 04/51672. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Discrepancies in Building Reactive Management using HAZOP and Diagnosis Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Mahendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Tolerance Study of electromagnetic component by using Local and Global Deterministic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD applied for the design of electrical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des architectures électriques autour du photovoltaïque dans le bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ocnasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework based on software components for design and optimization in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Rethine - Réseaux thermique et électrique - Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université savoie mont blanc; Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-SESA / Smart Energies in Districts. Eco-district with Safe, Efficient, Sustainable and Accessible energy Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2021, https://ecosesa.univ-grenoble-alpes.fr/eco-sesa-program/final-report-production-877096.kjsp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE NOUVELLE APPROCHE POUR LA CONCEPTION SOUS CONTRAINTES DE MACHINES ELECTRIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00729068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la conception pour le génie électrique : de l'approche &amp;quot; Objets -Savoirs - Méthodes - Outils &amp;quot; à l'approche &amp;quot; Systèmes - Connaissances - Compétences - Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00728244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis to model energy sharing project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technico-écononomique multi-acteurs de la conception optimale d'un système de valorisation de chaleur fatale sur réseau de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoLOAD : Non Linear Optimization using Automatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:5dc8a10dcddd988794caf6129081214222ae5d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/design_optimization/NoLoad_v2;visit=swh:1:snp:d196f19562f53f9386bd8484f4c3bb4459333f51;anchor=swh:1:rev:13ecab466cbf5065ea6117c72998004ed4258d9a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId797"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederic Wurtz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3117-9560</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070678502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points forts des activités de recherche:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conception / dimensionnement/ supervision en génie énergétique électrique avec une approche interdisciplinaire des sciences de l'ingénieur aux sciences humaines et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Méthodologies de dimensionnement et optimisation sous contraintes de dispositifs électromagnétiques et de systèmes énergétiques électriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Méthodologies et environnements de conception / supervision pour le génie énergétique électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Etude du processus de conception/supervision : nature, nature des connaissances utilisées, ingénierie de la connaissance, place relative des acteurs humains et des systèmes formels (ordinateur avec logiciel ad’hoc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Applications aux composant et systèmes du génie électrique application aux dispositifs électromagnétiques, système automobiles, aéronautiques, smart buildings et smart grids</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Positionnement reconnue nationalement et visible internationalement d’expert sur l’apport pour la transition énergétique des « smart-buildings » intégrés dans les « smart –grids » et des « smart-eco-</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et titres universitaires:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· avril 2008: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger les recherches de l’Institut Polytechnique de Grenoble</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre: Conceptions de la conception pour le génie électrique : de l’approche « Objets –Savoirs – Méthodes – Outils » à l’approche « Systèmes – Connaissances – Compétences –Organisation »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· mai 1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur de l’Institut National Polytechnique de Grenoble passé au LEG</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse: une nouvelle approche pour la conception sous contraintes de machines électriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· septembre 1993: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA de Génie Electrique du LEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Laboratoire d’Electrotechnique de Grenoble)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· juin 1993: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de l’ENSIEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ecole Nationale Supérieure d’Ingénieurs Electriciens de Grenoble - INPG)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis octobre 2011 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">directeur de recherches au CNRS, attaché au G2ELAB, CNRS- INPG, spécialisé dans les stratégies, méthodologies et outils de conception en ingénierie énergétique électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· De Octobre 98 à septembre 2011 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de recherches au CNRS, attaché au G2ELAB, CNRS- INPG, spécialisé dans les stratégies, méthodologies et outils de conception en ingénierie énergétique électrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· De Septembre 1997 à Août 1998, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché Temporaire à l'Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER) à l’IUT1 de Grenoble, département Génie Electrique et Informatique Industrielle. Prise en charge de cours et travaux pratiques d'électrotechnique, d'électromagnétisme et d'électronique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Novembre 1996 à Août 1997, achèvement, du contrat CIFRE dont ma thèse faisait l’objet***: valorisation, au LEG, des recherches de thèse et poursuite des recherches sur les méthodologies de conception des machines électriques***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Novembre 1995 à Octobre 1996, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 an de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">à l’Institut de Génie Energétique de Belfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en tant que scientifique du contingent: modélisation, dimensionnement et optimisation d’un moteur roue de fort couple à l'aide du logiciel PASCOSMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Septembre 1993 à octobre 1995, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">thèse CIFRE au LEG avec le fabricant de moteurs électriques Radio-Energie (91-Marcoussis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la mise au point de méthodologies et de logiciels de dimensionnement et d'optimisation de machines électriques - Réalisation du logiciel PASCOSMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Avril 1993 à Septembre 1993, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux de DEA au LEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> intitulés &amp;quot;Optimisation automatique d’un code éléments finis en vue d’économiser du temps de calcul&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Thèses encadrées et achevées : 35 dont 33 soutenues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 6 thèses en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 14 post-doctorants encadrés (dont 1 en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 37 DEA, Masters, et PFE encadrés</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· F. Wurtz (Participation à 29 jurys de thèse en tant que rapporteur, 1 jury de thèse en tant que président, 2 jurys en tant que rapporteur & président, 1 jury de HDR en tant que rapporteur) et 1 en tant qu’expert international</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 100h d’activité d’enseignement en moyenne par an : cours, travaux dirigés et encadrement de projet sur la conception, l’optimisation, l’informatique, l’ingénierie de la connaissance en génie électrique et en gestion énergétique des bâtiments</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité contractuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Contrats Participation 55 contrats (industriels et collaborations de recherche) depuis le début de ma carrière</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation industrielle:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Valorisation des logiciels CADES, DIMOCODE et G-Hometech via la start-up Vesta System créée suite à un processus d’incubation dans GRAIN – Conception, optimisation et pilotage de systèmes énergétiques pour le bâtiment –La société a été créée en mars 2011 – Statut de conseiller scientifique jusqu’en 2018-  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> jusqu’à 20% de mon temps de la start-up Vesta system valorisant les logiciels issus de mon programme de recherche (voir </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.vesta-system.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lancement d’une filière de logiciel Open-Source avec le projet phage OMEGALPES (voir </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.g2elab.grenoble-inp.fr/fr/recherche/omegalpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) et le framework COFFEE (voir </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://g2elab.grenoble-inp.fr/fr/plateformes/coffee-collaborative-open-framework-for-electrical-engineering-1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Entre janvier 2007 et 31 octobre 2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l’équipe MAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Modèles, Méthodes et Méthodologies appliquées au Génie Electrique) du G2ELAB, équipe constituée de 12 permanents (chercheurs et enseignants chercheurs), 1 IR, 1 IE et 29 doctorants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis janvier 2017, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">prise de direction du programme CDP de l’IDEX Eco-SESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (voir </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecosesa.univ-grenoble-alpes.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Programme interdisciplinaire regroupant 16 laboratoires et près de 100 chercheurs sur la thématique des « smart-energie district » )</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une science de la Transition Énergétique au Service de la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Digital Twin-Based Framework and Methodology for Enhancing the Contribution of Loads to Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Arauz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Waczowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.128475-128491. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3590215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of regression models and Bayes-Ensemble Regressor technique for non-intrusive load monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kaosain Akbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indirect Carbon Cost of E-Mobility for Select Countries Based on Grid Energy Mix Using Real-World Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seun Osonuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (14), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16145883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of Energy Flexibility Solutions from the Perspective of Low-Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seun Osonuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (7), pp.3298. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16073298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Nudging through ICT Pipelines to Help Improve Energy Self-Consumption for Management in Energy Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rihet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (13), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16135105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Indicators for Providing Carbon Impact of Vehicle Charging to Electric Vehicle Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70, pp.347-355. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreEn-ER-Electricity consumption data of a tertiary building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Felipe Martin Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1043657. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frsc.2023.1043657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and comparison of thermal comfort indicators based on a long-term campaign in low energy residences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Rueda López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Moujalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ondarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.105707. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2022.105707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inference of Dwellings Energy Signature at National Scale: Case of the French Residential Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (18), pp.5651. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14185651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier Detection in Buildings’ Power Consumption Data Using Forecast Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Felipe Martin Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (24), pp.8325. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14248325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Planning of a Solar/Storage Collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Contreras-Ocana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshpreet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2020.3020402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGAlpes, an Open-Source Optimisation Model Generation Tool to Support Energy Stakeholders at District Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14185928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database quality assessment for interactive learning: Application to occupancy estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, pp.109578. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy- and exergy-based optimal designs of a low-temperature industrial waste heat recovery system in district heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.112753. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2020.112753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Study District Thermal Flexibility Using Generative Modeling from Existing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (19), pp.3632. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12193632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating occupancy using interactive learning with a sensor environment: real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.53932 - 53944. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2911921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of PV System Combined to Cooling Load Management Strategy towards Photovoltaic Self-Consumption in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Electronic Engineering &amp; Telecommunications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.90--95. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijeetc.7.3.90-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large multidisciplinary design optimization applied to a permanent magnet synchronous generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.M. Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-172287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle cost and environmental impact optimizations of a low voltage dry type distribution transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.645-660. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart buildings&amp;quot; integrated in &amp;quot;smart grids&amp;quot;: A key challenge for the energy transition by using physical models and optimization with a &amp;quot;human-in-the-loop&amp;quot; approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7-8), pp.428--444. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and comparison of end effects in linear switched reluctance and hybrid motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Manaa Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gala Abo-Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Berrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering-Elektrotechnicky Casopis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (2), pp.138--142. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jee-2017-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and sizing by optimization of a Brushless Doubly-Fed Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S261 - S277. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S289-S305. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics Design Optimization of a Permanent Magnet Synchronous Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (12), pp.9815 - 9823. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2726983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical approach including equivalent circuit models for the sizing by optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.871--884. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network-based model design for short-term load forecast in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.72--81. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2015.2390132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization-oriented sizing model for brushless doubly fed reluctance machines: Development and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.125--131. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2015.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion battery modelling for the energy management problem of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tenfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlon C. Finardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3, SI), pp.576--584. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2015.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient reluctance network formulation for modeling design and optimization of linear hybrid motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Manaa Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubker Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2496730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization of direct-drive PMSG considering the site wind profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. M. Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.467--475. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’un réseau électrique aéronautique – Comparaison entre différentes stratégies de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-1/16270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for reactive building energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Mahendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7th International Conference on Sustainability and Energy in Buildings (SEB) Jul 2015 Lisbon, 83, pp.207-215. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-day MV/LV substation load forecaster using time series method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.345-354. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2014.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable energy supply (pv) integration with building energy management: modeling and intelligent control of electrical storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đặng Hoàng Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyễn Đình Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đinh Văn Bình</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Academy of Science and Technology Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (6A), pp.173- 187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the optimization of online computable models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.745 - 758. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2012-0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation Code of Software Component for the Design by Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Nguyen-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Reluctance Network Formulation for Electrical Machine Design Using Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa Nguyen-Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal household energy management using V2H flexibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardavan Dargahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3, SI), pp.777--792. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2012-0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Nonparametric Load Estimation Model for Power Distribution Network Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1578-1587. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tii.2013.2261079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a set of permanent magnet generators with the same cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.268-283. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S2179-10742013000200035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold mapping optimization with or without true gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matcom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.256-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistatic Reluctance Network Modeling for the Design of Permanent Magnet Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (5), pp.2347-2350. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2013.2243426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic optimal power flow for smart grid short-term predictive energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Power Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem Formulation And analysis for optimal energy management in multisources Systems: W effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.904 - 919. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641211209799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation for Sensitivity Calculation in Electromagnetism: Application for Optimization of a Linear Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1238-1241. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2010.2073452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of a directly PV-assisted domestic hot water system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (9), pp.1979-1991. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between ring shaped permanent magnets with symbolic gradients: application to magnetic bearing system optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.1418-1421. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2010.2091718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation for Optimization of Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.2943-2946. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2010.2044770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal household energy management and economic analysis: from sizing to operation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Ha Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Zamaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Applications in Mechanical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.35-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary services and optimal household energy management with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal household energy management and participation in ancillary services with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Ha Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2009.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD for optimization in electromagnetism applied to semi analytical models combining composed functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (28), pp.1313-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing energy management in buildings with Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.237-244. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jae-2009-1024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Levels Modeling for the Optimization of Electromagnetic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.1724-1727. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2009.2012797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for limiting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640910969403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d'optimisation pour une conception énergétique efficace des composants et systèmes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.120-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement multimodèle Eléments Finis – analytique pour la conception optimale des machines électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (6), pp.695 à 715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimizer using the software component paradigm for the optimization of engineering systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (2), pp.368 - 379. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640710727728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut et nature des processus de conception que nous utilisons en électrotechnique et possible rationalisation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6/7, pp.70 à 78. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3845/ree.2006.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of sizing static models based on reluctance networks for the optimization of electromagnetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.715 à 718. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2006.872010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Sizing Environment (DSP-1) Dealing With Semi-Numerical Models Applied to the Optimization of a Bi-Stable Out-of-Plane Magnetic Micro-Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Reyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp 1231- 1234. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2006.871968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Automatic Code Differentiation for Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (5), pp.1812 à 1815. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmag.2005.846487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of automotive claw-pole alternator based on analytical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jarosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5/6), pp.749-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-sizing of an electromechanical device by using optimisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Special issue on selected paper from OIPE'2004. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640510598292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des méthodes stochastiques et déterministes pour l'optimisation de dispositifs électrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omessaad Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Fandino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, numéro spécial maîtrise de l'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2), pp.241 à 258. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.241-258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component-based framework for the composition of simulation software modeling electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Magot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80, pp 347 - 356. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549704046153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du calcul des racines d'un polynôme dans une méthodologie d'optimisation de type gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (244)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification, design et diffusion d'une passerelle open source software et hardware de récupération des trames du compteur Linky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SG2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy monitoring infrastructure for residential collective self-consumption operations using Linky meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rouchouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference and Exhibition on Electricity Distribution (CIRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrivoltaïsme : des reconfigurations technologiques pour résoudre les conflits d’usage des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGON 2025 : Transition Energétique et Reconfigurations des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying residential demand flexibility: an accessible indicator approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rouchouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference and Exhibition on Electricity Distribution (CIRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité pour la durabilité des systèmes multiénergie : le cas d'une grande infrastructure de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques énergétiques complémentaires : apports critiques à une approche par Analyse Cycle de Vie des systèmes techniques de cuisson boulangers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs; ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la flexibilité énergétique résidentielle : vers un indicateur robuste et mobilisable à partir de données déclaratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rouchouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Latoufis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agrivoltaïsme en débat : Une approche par les acteurs au service d'une transition énergétique inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs; ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de reconstitution des données de puissances et du facteur de puissance à partir des données du Linky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGE2025, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité pour la durabilité des systèmes multi-énergie : le cas d'une grande infrastructure de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et analyse des mécanismes expérimentaux impliquant la récupération des données de consommation issues du compteur Linky : des expériences Etudelec à xKy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, May 2024, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Twin of Grenoble-Presqu'île: A Framework for District-Scale Digital Twin Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone de l'International Building Performance Simulation Association ( IBPSA) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appliance Level Coordination through Nudges to Improve Self-Consumption in a Energy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rihet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA France; Laboratoire LaSIE de La Rochelle Université, May 2024, La Rochelle, France. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREDIS-MHI Thermal Data: Thermal readings from a section of a sub-metered tertiary multi-use building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seun Osonuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad-Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA – France) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Laboratoire des Sciences de l'Ingénieur pour l'Environnement (LaSIE) de l'Université de La Rochelle; IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France. pp.489 - 496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and calibration of Greener building in Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ile d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation methodology of Model Predictive Controllers for building's energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Riederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La rochelle/ Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative indicators for quantifying energy flexibility of district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th international conference on efficiency, cost, optimization, simulation and environmental impact of energy systems (ECOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas de Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor thermal comfort analysis for developing energy-saving strategies in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayiotis M Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyprianou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Future Energy Solutions (FES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vaasa, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FES57669.2023.10183297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feedback Indicators for Providing Carbon Impact of Vehicle Charging to Electric Vehicle Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hajiro Neves Mosquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Muhammad Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international electric vehicle conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, EDIMBOURG, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Effectiveness of Supervised and Semi-supervised NILM Approaches in an Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kaosain Akbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIIS 2023: 6th International Conference on Computational Intelligence and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science and Engineering Institute (SCIEI), Nov 2023, Tokyo Japan, France. pp.7-13, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638209.3638211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight hybrid local PV short term forecasting using both physics and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Imard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaiza Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPEEC, 15th Asia-Pacific Power and Energy Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Dec 2023, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de flexibilité énergétique appliqués aux réseaux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès Français de Thermique (SFT 2023) - Thermique et Agroressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, REIMS, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of Stationary Battery Storage Taking into Account Indirect Flexibility in Tertiary Buildings: Use case of an Electric Vehicle Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2022 Porto Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond, against or with technologies? Cross-cutting issues in energy research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS-NRF-DSI Workshop on Research for Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of CO2-Based IAQ Indicators: Lessons from a Long-Term Monitoring of Three Positive and Nearly Zero Energy Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Rueda López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gonze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ondarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQ 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User experience inquiry to specify COFFEE: a Collaborative Open Framework For Energy Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Carrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2022: 14th International Conference of TC-Electrimacs Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Formulation of a Reference Load Curve to Measure Energy Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2021 – International Building Simulation Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for energy optimisation: from open data and models to an open research facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA France 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning on Buildings Data for Future Energy Community Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiansi Laranjeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tuyet-Hong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2021 - Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des besoins électriques d'une communauté isolée en vue d'une planification multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE : Session Poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoLOAD, Open Software for Optimal Design and Operation using Automatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2020 - 16th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible waste heat management and recovery for an electro-intensive industrial process through energy/exergy criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Ecos 2021 - The 34rth International Conference On Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Reproducible Use Cases for Energy (ORUCE) methodology in systems design and operation: a dwelling photovoltaic self-consumption example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Experimenting Nudge Signals to Act on the Energy Signature of Households for Implementing Indirect Energy Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2021 – International Building Simulation Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Experimenting Nudge Signals to Act on the Energy Signature of Households and Optimizing Building Network Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an energy open science approach at district level: application to Grenoble Presqu’île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Artiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Open Design &amp; Open Source Hardware Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de mécanismes d’incitations de flexibilité énergétique auprès d’employés d’un bâtiment tertiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiansi Laranjeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Ferrite PMSGs Based on Optimal Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Modeler as an Efficient Tool for Design and Operation for City Energy Stakeholders and Decision Makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IBPSA International Conference (Building Simulation 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gondian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the Concept of Imaginary Parametric Optimization Curve Applied to the Preliminary Design of Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moisson Franckhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators for Evaluation of Energetic Performance of Net Zero Energy Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kofi Twum-Duah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Smart Cities Conference (ISC2) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Casablanca, Morocco. pp.136-142, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISC246665.2019.9071782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux usages de consommation effacement flexibilité et autoconsommation Smart Building &amp; Smart District</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sensibilisation Institut des Smart-Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Greonble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actor modelling for MILP energy systems optimisation: application to collective self-consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Modeling of Building Consumption Profile for Optimal Flexibility: Application to Energy Intensive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohydraulique des champs magnétiques intenses : des microns jusqu'à l'échelle des communautés urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Trophime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-acteurs appliquée à la valorisation de chaleur fatale d’un acteur industriel flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Model of Litz Wire Toroidal Inductor Based on Experimental Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of PV System Combined to Cooling Load Management Strategy towards Photovoltaic Self-Consumption in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Environment and Renewable Energy (ICERE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, DA NANG, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Design by Optimization Method: Application to an Interleaved Buck Converter and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginary machine design: proposal of concepts, principles and a methodology as a new paradigm for preliminary design by optimization of engineering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tyrol, Austria. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecce.2017.8096629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Serafim Guardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Stray Elements of the Experimental Setup Used in the Semiconductor Datasheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Avenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Continuous and Imaginary Design to a Real Device: a Heuristic Strategy Dedicated to Power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Optimal Operation Planning with Financial and Ecological Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTGREENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Funchal, Portugal. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006705202140222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Modelling Methodology Combined to Robust Identification for the Temperature Prediction of a Thermal Zone in a Multi-zone Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making (IUKM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75429-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Strategy for Designing in the Continuous Imaginary World with Power Electronics Discrete Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2018 : 15th International Workshop on Optimization and Inverse Problems in Electromagnetism 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management of a hybrid train - Focus on saving braking energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VPPC’2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Optimization and Scattering Parameters Analysis for Improving On Site Building Model Identification for Optimal Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Nguyen-Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Le Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International building performance simulation association, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization Methodology: Application to a Wide Input and Output Voltage Ranges Interleaved Buck Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cincinatti, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Residential Case Study To Validate A New Default Detection Method Analyzing Discrepancies Between Simulated and Measured Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Josse-Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA Building Simulation Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreEn-ER Living Lab - A Green Building with Energy Aware Occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Conference on Smart Cities and Green ICT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. ISBN 978-989-758-184-7, p. 316-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-buildings integrated in smart-grids: a key challenge of electrical engineering for the energy transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMAG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Optimization of a Wide Input and Output Voltage Ranges DC/DC Converter for Aircraft Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2017 (More Electrical Aircraft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization of a direct-drive PMSG including the power converter cost and losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, Switzerland. pp.1909--1914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics modeling for a new de-icing technology in aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Estopier Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle cost and environmental impact optimizations of a low voltage dry type distribution transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Process To Use Non-Derivable Model In A First Order Optimization Problem Dealing With Implicit Equation To Solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delhommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Optimization and Inverse Problems in Electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward building energy management: Electric analog modeling for thermal behavior simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies (ICSET), 2016 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, hanoi, Vietnam. pp.246--250, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSET.2016.7811790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influência do Diâmetro do Aerogerador no Projeto Ótimo de Geradores Síncronos com Ímãs Permanentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Brasileiro de Eletromagnetismo (MOMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Porto Allegre, Brasil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionement optimal des systèmes énergétiques intégrant la stratégie de gestion pour une maison raccordée au réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Multidisciplinary Design Optimization Applied to a Permanent Magnet Synchronous Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.M Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optimization and inverse problems in electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Comfort Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Faria Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inácio Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ELECON – Electricity Consumption Analysis to Promote Energy Efficiency Considering Demand Response and Non-technical Losses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Institute of Santa Catarina – IFSC, Sep 2016, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Discret-Continuous Multi-Criterion Optimization For Building Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization (BSO2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of a spoke ferrite permanent magnets vernier synchronous generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, Switzerland. pp.218--224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of derivatives for simultaneous optimization of sizing and operation strategies: Application to buildings and HVAC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation and Optimization (BSO2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-mechanical de-icer modeling with aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Estopier Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGGREGATED MULTILEVEL APPROACH FOR THE DESIGN OF MORE ELECTRIC AIRCRAFT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Electrotechnique 2015 du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power PMSG optimally designed for maximum energy proceeds and minimum cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 24th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rio, Brazil. pp.1464--1470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum design of a high-efficiency direct-drive PMSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Energy Conversion Congress and Exposition (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montreal, Canada. pp.1856--1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of a complex energy system integrating management strategies for a grid-connected building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel double loop approach for the design of onboard flight networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE SIZING OF BUILDING ENVELOPPE AND ENERGY SYSTEM INTEGRATING MANAGEMENT STRATEGY IN SKETCH PHASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach towards Reactive Energy Management coupled with an anticipative bems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Pratap Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMU software component orchestration strategiesfor co-simulation of building energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Reluctance Network Model for Modelling, Design and Optimization of Linear Switched Reluctance Motor,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Manaa Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Compumag Conference on the Computation of Electromagnetic Fields, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENERGY BUILDING CO-SIMULATION BASED ON THE WRM ALGORITHM FOR EFFICIENT SIMULATION OVER FMU COMPONENTS OF WEB SERVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbass Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pericle Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum design of a gearless wind turbine PMSG considering wind speed probability density function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de Paula Machado Bazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fabio Kolzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Flores Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 EVER – Tenth International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Optimization Approach Integrating Low Frequency Switching Harmonics Standard for Electric Actuators Design in Aircraft Electrical Networks: Harmonics/Weight Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hrigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delhommais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2015 – More Electric Aircraft –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.2 - 5529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Wind Power Public Policies Developed in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aquiles Baesso Grimoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory context of Smart Grids in Europe and Brazil: Current State and Trends - 3rd ELECON Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELECON, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach on the Design and Optimization of Brushless Doubly-Fed Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2014 - Symposium de Génie Electrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative based global sensitivity analysis for screening and robustness studies of electromagnetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Management of Laptops Batteries in Dynamic Heterogeneous Environments Using iPOPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Abras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conception système en phase d'esquisse pour les systèmes du génie électrique : illustration sur le cas des systèmes énergétiques pour les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AID FOR THE MODELING OF AC SINGLE-PHASE POWER GRID FOR STUDIES USING OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards More Optimization for Aircraft Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dushan Boroyevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE, Aerospace Systems and Technology Conference (ASTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de um sistema para captar energia a partir de campos magnéticos dispersos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Feler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. F. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMAG 2014 : 16º Simpósio de Micro-ondas e Optoeletrônica - 11º CBMag - Congresso Brasileiro de Eletromagnetismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best phase connection for DGs using individual Smart Meter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power &amp; Energy Society General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Linear Hybrid Actuator using Reluctance Network Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Boujemâa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIT 2014 : International Conference on Control, Engineering &amp; Information Technolog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Analytical Model for Design and Optimization of Brushless Doubly-Fed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Ganza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixteenth Biennial Conference on Electromagnetic Field Computation - CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Rotor Design and Geometric Parameter Variation on Global Performance of Brushless Doubly-Fed Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI th International Conference on Electrical Machines - ICEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING AND SIZING BY OPTIMIZATION OF A BRUSHLESS DOUBLY-FED RELUCTANCE MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MILP FORMULATION FOR LARGE SCALE PEAK SHAVING PROBLEMS IN LOW VOLTAGE SMART GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach on the Design and Optimization of Brushless Doubly-Fed Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of interactions between anticipative and reactive building energy management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Mahendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conception en phase d'esquisse pour les systèmes du génie électrique : illustration sur le cas des systèmes énergétiques pour les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2014 - Symposium de Génie Electrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel simulation concepts for buildings and community energy systems based on the functional mock-up interface specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Widl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svea Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Cyber-Physical Energy Systems (MSCPES), 2014 Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Germany. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of an Interior PMSM for Electric Vehicle Application with High Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'estimation des gains solaires effectifs dans un bâtiment en fonction du rayonnement global horizontal extérieur: application aux prévisions météorologiques pour le contrôle prédictif optimal du confort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC THERMAL MODEL GENERATOR FOR MULTIPHYSICS SIZING OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Baraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives du bâtiment intelligent pour le génie électrique: conception, supervision optimale et intégration dans les réseaux et les éco-quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM2014 – Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Dynamic Heterogeneous Environments in Smart Building Using iPOPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Abras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Conference on Smart Grids and green IT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch systemic optimal design integrating management strategy, thermal insulation, production and storage energy systems (thermal and electrical): application to an energypositive train station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Riffonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2013 - Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new co-simulation architecture for mixing dynamic building simulation and agent oriented approach for users behaviour modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Kashif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of an Interior PMSM for Electric Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation Code of Software Component for the Design by Optimization of Electromagnetical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building simulation of energy consumption and ambient temperature: application to the PREDIS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global model based anticipative energy management of a complex railway station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Riffonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2013 - Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relevance of reduced order models for building envelop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyamak Sarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hoang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2013 - Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward autonomous photovoltaic building energy management: modeling and control of electrochemical batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAS architecture for energy management: Developing smart networks with JADE platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Abras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Kuala Lampur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Approach for Angular Modelling of Electrical Machine by Reluctance Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a new co-simulation architecture for mixing dynamic building simulation and agent oriented approach for users behaviour modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaaloul Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Hoang-Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayesha Kashif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delinchant Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.3225-3233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Order Envelope Model for Optimised Predictive Control of Indoor Temperature: Development Methodology and Calibration with a Numerical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brushless Doubly-Fed Reluctance Machine Optimization using Reluctance Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Scanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Jhoe Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud computing services for the design and optimal management of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gibello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of IBPSA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Windings Configuration on Fractional-Slots PMSM Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2013 - 15th European Conference on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an anticipative energy management system to an office platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hoang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2013 - Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'énergie électrique dans l'habitat, cas du stockage électrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Béguery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUCG - IBPSA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion énergétique optimale du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMINAIRE D'INNOVATION SNCF, " TECHNOLOGIES D'AVENIR EN ENERGETIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vitry sur Sseine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Energy Dispatching control for V2H Power Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardavan Dargahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012 - 12th International Workshop on Optimization and Inverse Problems in Electromagnetism Proceeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gand, Belgium. pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for comparing online optimization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of remote computation services of electromagnetic models: application to an electrical machine and its controller system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2012: 15th International Conference on Electromagnetic Field Computation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of computing services for buildings design and optimal management: cloud computing based on software component standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gibello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistatic Reluctance Network Modeling for the Design of Permanent Magnet Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC'12 (IEEE Conference On Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and optimization models: design of a set of two permanent magnet generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Voltolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference On Electrical Machine (ICEM'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la capacité de stockage de véhicule électrique dans la gestion optimale du flux énergétique de bâtiments : Contribution à la convergence transport/ habitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardavan Dargahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AUGC / IBPSA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a set of permanent magnet generators with the same cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15º SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica e o 10º CBMag - Congresso Brasileiro de Eletromagnetismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal et simultané de l'enveloppe, des systèmes et de la stratégie de gestion en phase d'esquisse : application aux gares à énergie positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Permanent Magnet Synchronous Machine for Electrical Vehicle Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE'12 (International Workshop On Optimization &amp; Inverse Problems in Electromagnetism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture à composants de co-simulation appliquée au couplage de la thermique du bâtiment au comportement de l'usager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Binh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AUGC et IBPSA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otimização de um transformador aplicado ao mercado brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandra Kittel Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15º SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica e o 10º CBMag - Congresso Brasileiro de Eletromagnetismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles approches théoriques et pratiques pour la capitalisation des connaissances et la mise en réseau des compétences autour des modèles numériques pour le bâtiment : l'approche DIMOCODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Imaginary Machines for Design and Setting of Optimization Problems: Application to a Synchronous Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Conference On Electrical Machine (ICEM'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influência da Variação Paramétrica de um Regulador PI no Controle de Velocidade de uma Máquina de Relutância Chaveada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G. L. Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Batistela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15º SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica e o 10º CBMag - Congresso Brasileiro de Eletromagnetismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos por redes de relutâncias para otimização de máquinas de corrente contínua sem escovas a ímãs permanentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Bruschi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15º SBMO - Simpósio Brasileiro de Micro-ondas e Optoeletrônica e o 10º CBMag - Congresso Brasileiro de Eletromagnetismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des services de calcul pour la conception et la gestion optimale des bâtiments: perspectives des approches composants déployés via le &amp;quot; cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gibello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Perspectives apportées par les projets Siminthec et Plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de printemps SIMUREX : Conception optimisée du bâtiment par la SIMUlation et le Retour d'EXpérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelica models translation into Java components for optimization and DAE solving using automatic differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKSim'2012 14th International Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software component architecture for co-simulation applied to the coupling between a building's thermal envelope and its inhabitant behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Binh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANIFOLD MAPPING OPTIMIZATION WITH OR WITHOUT TRUE GRADIENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Round-Rotor Synchronous Generator for Enhancing Short-Circuit Ratio (SCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Rapide des Performances des Machines Synchrones à Aimants Permanents pour les Applications Embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'11 - Electrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRICAL PERFORMANCE OPTIMIZATION OF AN HVAC DUAL FLOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agrégation de production pour une valorisation commerciale (CVPP) sur le secteur de Belledonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concepts of Sizing and Optimization Model: applied to the Optimal Design of a Permanent Magnet Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Istamboul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series method for short-term load forecasting using smart metering in distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Tech 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur le réseau de l'insertion massive de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFTWARE COMPONENTS FOR DYNAMIC BUILDING SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2011 - 12th Conference of International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.1719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the &amp;quot;technical energy efficiency&amp;quot; concept to a human focused &amp;quot;user energy efficiency&amp;quot; in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chenailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Dubrovnik Conference on Sustainable Development of energy Water and Environments systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis and Comparison of Three IPMSM with High Homopolar Inductance for Electric Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birgmingham, United Kingdom. pp.ISBN: 9789075815153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imaginary Pareto Front: a helpful Tool for setting Optimisation Problemfor Design of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuo-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du dispositif et services rendus par l'effacement diffus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technical to usage energy efficiency in buildings : application to a heated heated room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chenailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2012 - 12th Conference of International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.1595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Slot-Pole Combination of Fractional-Slots PMSM for Embedded Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Garbuio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACEMP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Turkey. pp.627-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong coupling of a building thermal model with a controlled electical heater for an hybrid energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Controlling the Acceptance Factors for a Collaborative Platform in Engineering Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardavan Dargahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.585-592, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION BY STOCHASTIC PROGRAMMING FOR THE AGGREGATION OF A COMMERCIAL VIRTUAL POWER PLANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation and simulation methodology for passive ADSL splitter design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SM2ACD 2010, Symbolic and Numerical Methods, Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Gammarth, Tunisia. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pour quantifier la part des apports internes dans bâtiment tertiaire BBC. Application au bâtiment de PREDIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chenailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joussellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Static Converters for optimal sizing of on-board electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method and a tool for fast transient simulation of electromechanical devices: application to linear actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux de Saint Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOMAG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vila Vehla, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between ring shaped permanent magnets with symbolic gradients: application to magnetic bearing system optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Yonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis by Using Optimization Technique for Sizing a PV grid Connected Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Energy Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RANGES OPTIMIZATION OF ELECTRICAL MACHINE USING COMPONENT SHARING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sesanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un modèle thermique issu de COMFIE avec un chauffage régulé électriquement pour une simulation temporelle hybride à pas variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Language for Describing Differentiable Sizing Models for Electromagnetic Devices Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation for Sensitivity Calculation in Electromagnetism: Application for Optimization of a Linear Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEFC 2010 (Conference on Electromagnetic Field Computation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study for optimal energy management in multisources building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrique d'une VMC double flux et optimisation de sa commande pour l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Anh Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for solving &amp;quot;Ill Posed&amp;quot; Optimization Problem. Application to an Electrical Power Channel of an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem formulation and analysis for optimal energy management in multisources systems : W effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sofia, Bulgaria. pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling and optimization of a radial permanent magnets synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sesanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Arras, France. pp.371-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Material Dynamic Hysteresis Modelling in Losses Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compumag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic formulation of Optimization problems for Energy management: solving difficulties, practical and mathematical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Symposium on Electric and Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Mondovie, Italy. pp 103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management System for a photovoltaic grid-connected building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Long Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Périchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Merten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EU PVSEC and 4th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification protocol for hysteresis model of magnetic materials in static and dynamic modes. Application in design software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaï-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sixdenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation Applied for Optimization of Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 09, 17th Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. pp.Pages 249-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Analytique et Optimisation des Gammes de Machines Synchrones à Concentration de Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sesanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009 – Electrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, buildings and renewable energy: new perspectives for the electrical networks of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationales des universités de la ligue des pays Arabes en Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Damas, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operation of a PV based multi-source system and energy management for household application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT'09 International Conference on Industrial Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Churchill, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiment & Ingénierie de l'énergie: Le bâtiment un enjeux clef pour le développement durable enjeux de recherches & applications en enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles approches pour la capitalisation des modèles pour la simulation et l'optimisation : l'expérience du projet DIMOCODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numélec 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.156-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical use of Automatic Differentiation for Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 127, P2-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'optimisation pour le dimensionnement et les études de faisabilité de systèmes multi-sources électriques dans le bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2008 (International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of PV based multi-source system for household application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Pages 97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in the Area of Methods and Tools for the Design, Sizing and Optimization of Magnetic, Actuators and Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Magnetic Sensors &amp; Actuators Conference 2008 (EMSA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Levels Modeling for the Optimization of Electromagnetic Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p. 77 PAS-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation for Sensitivity Calculation in Electromagnetism: Application on Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Illmenau, Germany. p. 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éco-conception en Génie Électrique Perspectives et Perspectives pour l'enseignement en IUT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque Pédagogique National des IUT GEII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of self-adaptive evolutionary algorithms for multimodal optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 54, P1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de pilotage d'installation résidentielle de chauffage par micro-cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark Of Discontinuous Electromechanical System and Solving by a Mixed Adaptive Time Step Numerical Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.538.PF3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelisation of quasi-static simulations of moving system: Application to the optimization of magnetic micro switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Européenne sur les méthodes numériques en Electromagnétisme (NUMELEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Liège, Belgium. pp.Pages 84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Building the Global Pareto Border of an Electromagnetic System by Using the Pareto Borders of Each Sub-Componentof the System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p.195 oc1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software for analytical modelling and numerical algorithms interaction for gradient based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for restricting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 99, P2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Differentiation for Sensitivity Calculation in Electromagnetism: Application on Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing energy management in buildings with Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Pages 113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Linear Programming Solvers and Their Applications to Power System Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly E. Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting ( PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pittsburg, United States. available on CD, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Optimization Algorithms by using Software Components for Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast transient simulation for actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorschner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of passive electronic circuits with sensibility analysis dedicated to the sizing by optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Keradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogitore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES2007 11th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vetri sul Mare, Italy. pp.LNAI 4694, 422-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management in buildings: sizing, anticipative and reactive management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Warkozek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Management Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Tolerance Study using Local and Global Deterministic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogitore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problem in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative sizing of electromagnetic structure: CoSTo: a Tool for Collaborative Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE'2006 (Optimization and Inverse Problem in Electromagnetism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSTo : un outil d'aide au dimensionnement collaboratif des composants en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTEA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an electrical system using Pareto borders of each component. Application to an automotive drive chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON'06 (International Conference on Industrial Electronics, Control and Instrumentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paper Title: A tool for the collaborative sizing of electrical device : CoSTo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2006 (International Conference on Industrial Electronics, Control and Instrumentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimizer using the Software Component Paradigm for the Optimization of Engineering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problem in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal of a norm for Black Box Components dedicated to the Design and Optimization of Engineering Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the volume segmentation method into an optimization process: application to the sizing of a micro-actuator for deformable mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Stepanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphée Cugat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. pp.1163-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation de code pour des modèles analytiques en Génie Electrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dezille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un micro-actionneur électromagnétique pour miroir déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphée Cugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Stepanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">génération automatique de modèles à base de réseaux de réluctances pour le dimensionnement des dispositifs électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic code differentiation for electronical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dezille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.130 à 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut et nature des processus de conception que nous utilisons en électrotechnique et possible rationalisation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Sizing Environment (DSP-1) Dealing with Semi Numerical Models Applied to the Optimisation of a Bi-Stable Out-of-Plane Magnetic Micro-Switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.COMPUMAG 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework based on software components for design and optimization in engineering with integration of financial aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimization Frameworks for Industrial ApplicationsConfront &amp; Share Methods: Efficiencies and Limits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un µ-Relais Magnétique Bistable Vertical en vue du Dimensionnement d'un µ-Scanner Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Reyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative en génie électrique : de l'expérimentation à la spécification des outils et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the volume segmentation method into an optimisation process. Application to the sizing of a micro- actuator for deformable mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harijaona Lalao Rakotoarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Stepanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphée Cugat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference on the Computation of Electromagnetic Field (COMPUMAG 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of sizing static models based on reluctance networks for the optimization of electromagnetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Conference on the Computation of Electromagnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Shenyang, China. pp.215 à 216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing sensitivity analysis time-cost of compound model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, France. pp.1216 - 1219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-cooperative design among mechanical and electrical engineers: implications for communication between professional cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Professional Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, --, France. pp.231 - 249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for using roots of a polynomial in gradient optimisation of electrical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CEFC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du calcul des racines d'un polynôme dans une méthodologie d'optimisation de type gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical gradient type optimization of a switched reluctance motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-COMPUMAG'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for using least squares minimisation in gradient optimisation of electrical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Machines and Drives IEEE International Conference - IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.1999.769069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for using morsels continuous linear functions in gradient optimisation of electrical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electric Machines and Drives, 1999 - IEMDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.1999.769137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de reconstitution des données de puissances et du facteur de puissance à partir des données du Linky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France. SGE2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Electricity Grids and Ecological Networks: How Suitable are Agricultural Areas for the Development of Agrivoltaics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrivoltaics World Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Real-time energy monitoring infrastructure for residential collective self-consumption operations using Linky meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Rouchouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, Suisse, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and analysis of experimental mechanisms involving the recovery of consumption data from the Linky meter: From Etudelec experiments at xKy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 376 p., 2022, Routledge Explorations in Energy Studies, 9781032190662. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003257547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les performances énergétiques des bâtiments grâce aux algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'avenir. L'ingénierie se met au vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Modelling Methodology Combined to Robust Identification for the Temperature Prediction of a Thermal Zone in a Multi-zone Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Binh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Hoang-Anh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Uncertainty in Knowledge Modelling and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10758, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75429-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plate-forme PREDIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des Bâtiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.208 à 213, 2013, 9782356710512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien avec le réseau électrique : Le bâtiment : une variable d'ajustement primordiale et incontournable du réseau électrique - Le &amp;quot; smart-building &amp;quot; intégré dans le &amp;quot; smart-grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des Bâtiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.78 à 84, 2013, 9782356710512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipements électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des Bâtiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.111-117, 2013, 9782356710512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing of FEM and Analytical Modeling for the Preliminary Design of a Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Fandino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KLUWER Academic Publishers., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cades-Calculator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 001 400004 000. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cades-Post-Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 001 400002 000. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cades-Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 400001 000. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cades-Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 400000 000. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cader-Optimiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 001 400003 000. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Du Peloux de Saint Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Dépôt APP (IDDN.FR.001.160010.001.S.P2007.000.20600). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: Dépôt APP (IDDN.FR.001.470022.001.S.P.2006.000.20600). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and method for managing services in a living place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Long Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Abras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 10305421.9-2209. OSP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre passe-bas à composants uniquement passifs destiné audécouplage de voies basse fréquence et haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kéradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2873874 (B1). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre passe-bas à composants uniquement passifs destiné au découplage de voies basse fréquence et haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Kéradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogitore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR no 04/51672. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Discrepancies in Building Reactive Management using HAZOP and Diagnosis Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Mahendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Tolerance Study of electromagnetic component by using Local and Global Deterministic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cogitore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD applied for the design of electrical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des architectures électriques autour du photovoltaïque dans le bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ocnasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Hà Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework based on software components for design and optimization in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Estrabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Rethine - Réseaux thermique et électrique - Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université savoie mont blanc; Université Grenoble Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-SESA / Smart Energies in Districts. Eco-district with Safe, Efficient, Sustainable and Accessible energy Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2021, https://ecosesa.univ-grenoble-alpes.fr/eco-sesa-program/final-report-production-877096.kjsp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE NOUVELLE APPROCHE POUR LA CONCEPTION SOUS CONTRAINTES DE MACHINES ELECTRIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00729068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions de la conception pour le génie électrique : de l'approche &amp;quot; Objets -Savoirs - Méthodes - Outils &amp;quot; à l'approche &amp;quot; Systèmes - Connaissances - Compétences - Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00728244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis to model energy sharing project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technico-écononomique multi-acteurs de la conception optimale d'un système de valorisation de chaleur fatale sur réseau de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Hodencq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Morriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoLOAD : Non Linear Optimization using Automatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Agobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:5dc8a10dcddd988794caf6129081214222ae5d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/design_optimization/NoLoad_v2;visit=swh:1:snp:d196f19562f53f9386bd8484f4c3bb4459333f51;anchor=swh:1:rev:13ecab466cbf5065ea6117c72998004ed4258d9a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId803"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BB83C76"/>
+    <w:nsid w:val="2D94C130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-wurtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3117-9560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070678502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vesta-system.cades-solutions.com/index.php?option=com_content&amp;view=article&amp;id=17&amp;Itemid=26&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vesta-system.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.g2elab.grenoble-inp.fr/fr/recherche/omegalpes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/plateformes/coffee-collaborative-open-framework-for-electrical-engineering-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecosesa.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arauz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Waczowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hajiro Neves Mosquini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Shahid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seun Osonuga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16145883" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kaosain Akbar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouguila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rueda L&#243;pez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105707" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Ling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Masse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rihet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16135105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073298" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Felipe Martin Nascimento" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jhoe Batistela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1043657" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14248325" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Contreras-Ocana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshpreet Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2020.3020402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185928" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193632" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2911921" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0533" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.M. Bazzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kolzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carlson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-172287" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Binh Dinh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Dang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijeetc.7.3.90-95" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Staudt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140167" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Manaa Barhoumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gala Abo-Khalil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Berrouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jee-2017-0019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140174" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Paula Machado Bazzo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fabio Kolzer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Carlson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726983" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baraston" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boussey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0418" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.10.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDS69P9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Ding" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Benoit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foggia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2015.2390132" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tenfen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlon C. Finardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2015.0423" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manaa Barhoumi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Bensalah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496730" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. M. Bazzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Kolzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.08.023" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50V7J3BV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-1/16270" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Mahendra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.175" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2014.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QC6CLQJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#7863;ng Ho&#224;ng Anh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n &#272;&#236;nh Quang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;inh V&#259;n B&#236;nh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285581" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vasconcelos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0211" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277371v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Dogan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282407" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardavan Dargahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Soroudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0223" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2013.2261079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996933v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742013000200035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lahaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2013.2243426" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Warkozek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209799" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Enciu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2073452" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deless" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.05.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2091718" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539278v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu H&#224; Pham" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323576v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Ha Pham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.08.025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2044770" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490811v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2009-1024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruosso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2009.2012797" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen Huu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910969403" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6J42Z55H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mester" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334023v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estrabaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710727728" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192187v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/ree.2006.108" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189540v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorschner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Du Peloux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leconte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.872010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335366v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871968" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406432v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarosz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182305v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fischer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.846487" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182367v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omessaad Hajji" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brisset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Fandino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.241-258" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CGBDCVRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164108v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ammar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640510598292" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3XSHCZTN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549704046153" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3W3TW92T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710752v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rosnet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142674v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rouchouze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419002v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Zerbib" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194017v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235968v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Twum-Duah" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506658v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lenormand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506607v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142559v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113360v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chouman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bovet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisseau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532006v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Salman Shahid" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mass&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600540v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113358v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304889v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis M Papadopoulos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyprianou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Erba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES57669.2023.10183297" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163362v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Muhammad Shahid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519112v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638209.3638211" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339309v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Imard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117352v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696240v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0761" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890880v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04624969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655129v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Carrano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755585v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638275v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638394v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Martin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiansi Laranjeira" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Hong Vu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638445v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284289v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mallard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352443v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Agobert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290126v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341883v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352474v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285954v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280339v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281828v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisson Franckhauser" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713498v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC246665.2019.9071782" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285965v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364669v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881993v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delhommais" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884585v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730411v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud C&#233;cile" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chardon Sylvain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738518v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Dang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730219v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881892v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecce.2017.8096629" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759236v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881937v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331208v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006705202140222" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738554v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75429-1_19" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330504v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bazzo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carslon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395599v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen-Hong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Mounier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613427v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584185v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Josse-Buret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369149v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361541v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Estopier Castillo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317470v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987669v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330375v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delhommais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rigaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399210v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Garrec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330373v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701994v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330374v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330354v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSET.2016.7811790" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330371v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361643v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369888v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.M Bazzo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339301v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faria Neto" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#225;cio Bianchi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373009v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Raad" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330372v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245073v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114263v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hrigua" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunotte" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140719v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Flores Filho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323615v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tardy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericle Zanchetta" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevich" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Burgos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171925v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Salah" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105353v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089647v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Garcia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aquiles Baesso Grimoni" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330035v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bazzo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135834v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330036v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245079v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105354v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245078v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329101v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Pratap Singh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167935v2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold Reinbold" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113591" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011768v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Abras" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calmant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000265v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024665v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007058v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065215v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065876v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752889v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wheeler" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022348v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329088v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Feler" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigoni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Santos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Elias" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329089v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Barhoumi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wurtz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Boujem&#226;a" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329090v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Staudt" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Batistela" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuo-Peng" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Ganza" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064193v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064171v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coussy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064563v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065256v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997064v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024644v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329077v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Widl" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Kubler" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Muller" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005834v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005196v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leclere" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065854v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082740v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875120v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842248v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862333v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gaaloul" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875152v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riffonneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875123v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyamak Sarabi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875140v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaulier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903541v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842261v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862331v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912632v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842266v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912933v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaaloul Sana" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hoang-Anh" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delinchant Benoit" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996962v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclere" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843752v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scanu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860892v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gibello" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875109v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688116v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751920v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Binh Le" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819201v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751905v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767045v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730835v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voltolini" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711229v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726433v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Vasconcelos" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740171v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714567v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guyon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;guery" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820602v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730842v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717120v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Basset" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marten" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735561v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710250v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731046v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Kittel Ries" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716983v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730818v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuo-Peng" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. de Carvalho" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730860v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G. L. Furlan" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Rigoni" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Batistela" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731052v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bruschi Schneider" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716978v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820604v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600321v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790422v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790834v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600301v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611099v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656375v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790553v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790418v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653517v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790833v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chenailler" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623611v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611093v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790424v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653507v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623643v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600332v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539920v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609590v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637176v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569510v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540345v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joussellin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609598v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523053v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055942v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_70" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609576v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Du Peloux de Saint Romain" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484981v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609499v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523116v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Sesanga" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540361v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485085v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485089v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523100v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394630v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419647v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424850v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;-Phuong Do" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490464v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Long Ha" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;richon" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merten" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403901v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439629v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420312v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385362v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364457v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365653v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly E. Ison" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kieny" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326448v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326440v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415941v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359746v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324328v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415897v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282805v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282789v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415943v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323985v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359753v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roye" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365650v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348009v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282775v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365665v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harijaona Lalao Rakotoarison" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323994v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399478v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286635v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287364v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290720v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Keradec" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cogitore" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293151v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195661v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333819v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Stepanek" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196685v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bergeon" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195680v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193725v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199524v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199488v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196729v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183319v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186932v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186933v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186954v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dezille" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186949v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183315v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187514v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183203v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187643v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184526v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186953v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudhomme" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333824v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333844v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710744v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726955v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710734v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322304v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Binet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1999.769069" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322310v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1999.769137" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142686v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115457v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ferrari" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574813v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783599v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pappalardo" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905346v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278156v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997127v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997121v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997114v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333995v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821981v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821961v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821996v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821991v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821949v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796983v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796990v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609609v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399490v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cogitore" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188297v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753955v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355567v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294564v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297213v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ocnasu" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200665v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464473v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00729068v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728244v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576722v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736140v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5dc8a10dcddd988794caf6129081214222ae5d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/design_optimization/NoLoad_v2;visit=swh:1:snp:d196f19562f53f9386bd8484f4c3bb4459333f51;anchor=swh:1:rev:13ecab466cbf5065ea6117c72998004ed4258d9a" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-wurtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3117-9560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070678502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vesta-system.cades-solutions.com/index.php?option=com_content&amp;view=article&amp;id=17&amp;Itemid=26&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vesta-system.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.g2elab.grenoble-inp.fr/fr/recherche/omegalpes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/plateformes/coffee-collaborative-open-framework-for-electrical-engineering-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecosesa.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Arauz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Waczowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3590215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kaosain Akbar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouguila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kofi Twum-Duah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hajiro Neves Mosquini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Shahid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seun Osonuga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16145883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073298" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Ling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Masse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rihet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16135105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Felipe Martin Nascimento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jhoe Batistela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2023.1043657" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rueda L&#243;pez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105707" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Artiges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14248325" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Contreras-Ocana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshpreet Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2020.3020402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14185928" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pajot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12193632" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2911921" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Binh Dinh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Dang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijeetc.7.3.90-95" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.M. Bazzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerbaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kolzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carlson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-172287" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0533" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277820v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Manaa Barhoumi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gala Abo-Khalil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Berrouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jee-2017-0019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Staudt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140174" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Paula Machado Bazzo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fabio Kolzer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Carlson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726983" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baraston" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boussey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0418" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Ding" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Benoit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foggia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2015.2390132" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.10.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDS69P9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tenfen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlon C. Finardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2015.0423" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manaa Barhoumi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Bensalah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2496730" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277761v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. M. Bazzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Kolzer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.08.023" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50V7J3BV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-1/16270" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Mahendra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.175" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2014.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QC6CLQJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#7863;ng Ho&#224;ng Anh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n &#272;&#236;nh Quang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;inh V&#259;n B&#236;nh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998508v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vasconcelos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0211" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277369v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285581" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277371v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Dogan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282407" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardavan Dargahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Soroudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0223" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antoine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2013.2261079" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996933v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742013000200035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lahaye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2013.2243426" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Warkozek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209799" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Enciu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2073452" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deless" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.05.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2091718" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609488v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2010.2044770" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Ha Pham" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu H&#224; Pham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323576v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.08.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490811v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2009-1024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruosso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2009.2012797" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen Huu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910969403" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6J42Z55H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mester" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334023v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estrabaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710727728" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192187v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/ree.2006.108" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189540v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorschner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Du Peloux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leconte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.872010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335366v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2006.871968" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fischer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2005.846487" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406432v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarosz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ammar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640510598292" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3XSHCZTN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182367v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omessaad Hajji" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brisset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Fandino" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.241-258" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CGBDCVRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549704046153" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3W3TW92T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710752v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rosnet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142674v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rouchouze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419002v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Zerbib" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235968v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Twum-Duah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506658v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lenormand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193990v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506607v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142559v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495824v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bovet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisseau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600540v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653374v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mass&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532006v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chouman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Salman Shahid" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113358v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riederer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113360v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304889v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis M Papadopoulos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyprianou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Erba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES57669.2023.10183297" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163362v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Muhammad Shahid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519112v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638209.3638211" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339309v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Imard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Bermudez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117352v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696240v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0761" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890880v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04624969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655129v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Carrano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638445v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638275v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638394v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Martin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiansi Laranjeira" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Hong Vu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284289v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mallard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352443v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Agobert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290126v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341883v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755585v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352474v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Ferrari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280339v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285954v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281828v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisson Franckhauser" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713498v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC246665.2019.9071782" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890845v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285965v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364669v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884585v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730411v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delhommais" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud C&#233;cile" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chardon Sylvain" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738518v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Dang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730219v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881892v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecce.2017.8096629" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759236v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881937v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331208v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006705202140222" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738554v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75429-1_19" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881993v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigaud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330504v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bazzo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carslon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395599v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen-Hong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Mounier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613427v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584185v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Josse-Buret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317470v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987669v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330375v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delhommais" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rigaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330373v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399210v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Estopier Castillo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Garrec" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701994v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330374v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330354v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSET.2016.7811790" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330371v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361643v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369888v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.M Bazzo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339301v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Faria Neto" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#225;cio Bianchi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373009v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Raad" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330372v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369149v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361541v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135834v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330035v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Bazzo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330036v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245079v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105354v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245078v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329101v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Pratap Singh" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167935v2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold Reinbold" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113591" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171925v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Salah" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105353v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245073v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323615v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tardy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericle Zanchetta" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevich" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Burgos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140719v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Flores Filho" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114263v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hrigua" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brunotte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089647v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Garcia" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aquiles Baesso Grimoni" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024665v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000265v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007058v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Abras" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calmant" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065215v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065876v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752889v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dushan Boroyevitch" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wheeler" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329088v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Feler" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigoni" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Santos" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Elias" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022348v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329089v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Barhoumi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wurtz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Boujem&#226;a" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329090v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Staudt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Batistela" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuo-Peng" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Ganza" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064193v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064171v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coussy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064563v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065256v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997064v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024644v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329077v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Widl" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Kubler" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Muller" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005834v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005196v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leclere" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065854v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082740v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011768v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875140v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaulier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riffonneau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903541v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gaaloul" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842261v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842248v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862333v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875152v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875123v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyamak Sarabi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862331v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912632v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842266v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912933v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaaloul Sana" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hoang-Anh" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delinchant Benoit" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996962v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclere" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843752v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scanu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860892v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gibello" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdi&#232;re" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875109v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875120v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714567v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guyon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;guery" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820602v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740171v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726433v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Vasconcelos" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819201v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751905v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767045v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730835v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voltolini" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711229v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730842v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717120v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Basset" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marten" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735561v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710250v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Binh Le" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731046v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Kittel Ries" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716983v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730818v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuo-Peng" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. de Carvalho" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730860v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G. L. Furlan" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Rigoni" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Batistela" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731052v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bruschi Schneider" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716978v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820604v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688116v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751920v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600301v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611099v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656375v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600321v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790422v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790834v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790553v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790418v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653517v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790833v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chenailler" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623611v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611093v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790424v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653507v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623643v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600332v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055942v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_70" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523053v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569510v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540345v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joussellin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609598v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609576v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Du Peloux de Saint Romain" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484981v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609499v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523116v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Sesanga" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540361v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485085v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485089v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523100v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539920v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609590v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637176v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419647v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424850v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;-Phuong Do" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394630v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490464v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Long Ha" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;richon" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merten" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403901v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439629v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420312v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385362v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364457v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415941v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324328v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359746v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326440v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415897v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282805v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282789v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415943v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323985v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359753v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roye" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365650v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348009v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282775v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365665v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harijaona Lalao Rakotoarison" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323994v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399478v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326448v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365653v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly E. Ison" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kieny" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286635v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287364v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290720v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Keradec" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cogitore" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293151v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196685v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bergeon" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195680v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193725v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199524v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199488v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196729v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195661v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333819v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Stepanek" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186954v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dezille" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186933v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186949v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183315v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187514v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183203v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187643v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184526v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186953v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudhomme" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186932v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183319v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333824v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Atienza" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333844v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710744v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726955v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710734v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322304v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Binet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1999.769069" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322310v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1999.769137" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142686v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571196v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115457v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ferrari" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574813v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783599v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pappalardo" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905346v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278156v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997127v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997121v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997114v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333995v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821961v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821996v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821991v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821949v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821981v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796983v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796990v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609609v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399490v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cogitore" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188297v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753955v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355567v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294564v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297213v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ocnasu" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200665v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464473v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00729068v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728244v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576722v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736140v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5dc8a10dcddd988794caf6129081214222ae5d45;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/design_optimization/NoLoad_v2;visit=swh:1:snp:d196f19562f53f9386bd8484f4c3bb4459333f51;anchor=swh:1:rev:13ecab466cbf5065ea6117c72998004ed4258d9a" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>