--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1503,626 +1503,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of water, fauna and flora: knowledge gaps, avenues for future research and infrastructural needs</w:t>
+                <w:t xml:space="preserve">Modelling epilithic biofilms combining hydrodynamics,invertebrate grazing and algal traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert E. Thomas</w:t>
+                <w:t xml:space="preserve">Myriam Graba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew F. Johnson</w:t>
+                <w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynee E. Frostick</w:t>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Parsons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tjeeard J. Bouma</w:t>
+                <w:t xml:space="preserve">Benoît Mialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2013.876453⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01015518v1</w:t>
+                <w:t xml:space="preserve">hal-03521183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling epilithic biofilms combining hydrodynamics,invertebrate grazing and algal traits</w:t>
+                <w:t xml:space="preserve">Physical modelling of water, fauna and flora: knowledge gaps, avenues for future research and infrastructural needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Graba</w:t>
+                <w:t xml:space="preserve">Robert E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t>
+                <w:t xml:space="preserve">Matthew F. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Majdi</w:t>
+                <w:t xml:space="preserve">Lynee E. Frostick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mialet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
+                <w:t xml:space="preserve">Daniel R. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjeeard J. Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.311-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2013.876453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521183v1</w:t>
+                <w:t xml:space="preserve">halsde-01015518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of local flow conditions in river biofilm colonization and early growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A three-dimensional experimental investigation of the structure of the spanwise vortex generated by a shallow vortex dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonometti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Graba</w:t>
+                <w:t xml:space="preserve">Julie Albagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Brancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (3), pp.350-367. </w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.957-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.2746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10652-013-9291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930248v1</w:t>
+                <w:t xml:space="preserve">hal-01728776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional experimental investigation of the structure of the spanwise vortex generated by a shallow vortex dipole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of local flow conditions in river biofilm colonization and early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Coundoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Graba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Albagnac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Eiff</w:t>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lacaze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (3), pp.350-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.2746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10652-013-9291-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01728776v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between local hydrodynamics and algal community in epilithic biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Graba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,274 +2309,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in grid turbulence of isotropic macro-particles using a Lagrangian stochastic method: theory and validation.</w:t>
+                <w:t xml:space="preserve">Transport of isotropic particles in a partially obstructed channel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4757653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (3), pp.324-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2012.686457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796088v1</w:t>
+                <w:t xml:space="preserve">hal-00796099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of isotropic particles in a partially obstructed channel flow</w:t>
+                <w:t xml:space="preserve">Diffusion in grid turbulence of isotropic macro-particles using a Lagrangian stochastic method: theory and validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (3), pp.324-337. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.103303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2012.686457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4757653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796099v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliff retreat and sea bed morphology under monochromatic wave forcing: Experimental study</w:t>
               </w:r>
@@ -2807,437 +2807,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a Bathtub Vortex : Importance of the Bottom Boundary Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Dynamics of River Biofilm in Constant Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinji Yukimoto</w:t>
+                <w:t xml:space="preserve">Mehdi Sellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Niino</w:t>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Noguchi</w:t>
+                <w:t xml:space="preserve">Yvan Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuji Kimura</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (1-4), pp.323-327. </w:t>
+              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (2), pp.156-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-009-0128-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/iroh.200911203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545896v1</w:t>
+                <w:t xml:space="preserve">hal-04289721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of near‐bed turbulence on chronic detachment of epilithic biofilm: Experimental and modeling approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Graba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garabétian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (11), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009WR008679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dynamics of River Biofilm in Constant Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+                <w:t xml:space="preserve">Structure of a Bathtub Vortex : Importance of the Bottom Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Yukimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sellali</w:t>
+                <w:t xml:space="preserve">Hiroshi Niino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+                <w:t xml:space="preserve">Takashi Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Nicaise</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ryuji Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (1-4), pp.323-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-009-0128-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/iroh.200911203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04289721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
               </w:r>
@@ -3733,103 +3733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional experimental investigation of the structure of the spanwise vortex formed by a shallow vortex dipole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Eiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Shallow Flows - ISSF2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Iowa city, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Coundoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3949,64 +3949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'un dipole tourbillonnaire en eau peu profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4505,51 +4505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Coundoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad M D Ngom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2024.141001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trevisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Wunder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09949-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eiff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Yann Moulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104402" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chagot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2857-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Akutina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouz&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09678-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01785426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin R.C. Baynes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse van de Lageweg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Aberle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.04.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2018.1478894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-015-9417-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01015518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew F. Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynee E. Frostick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Parsons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeeard J. Bouma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.876453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mialet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CC423L7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2746" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D546433966B68B297549799DD258C2D92FFECCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albagnac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9291-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Urrea-Clos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1500-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJRLRQ02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757653" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kassiotis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2012.686457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Caplain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.06.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00809102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gamby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Yukimoto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Niino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Noguchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Kimura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-009-0128-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQQ87TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garab&#233;tian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kettab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008679" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sellali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nicaise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.200911203" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006001170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6CWZL4HK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Coundoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad M D Ngom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2024.141001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trevisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Wunder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09949-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eiff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Yann Moulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104402" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chagot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2857-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Akutina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouz&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09678-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01785426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin R.C. Baynes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse van de Lageweg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Aberle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.04.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2018.1478894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-015-9417-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mialet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CC423L7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01015518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew F. Johnson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynee E. Frostick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Parsons" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeeard J. Bouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.876453" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9291-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2746" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D546433966B68B297549799DD258C2D92FFECCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Urrea-Clos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1500-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJRLRQ02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kassiotis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2012.686457" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757653" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Caplain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.06.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00809102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gamby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sellali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nicaise" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.200911203" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garab&#233;tian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kettab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008679" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Yukimoto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Niino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Noguchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Kimura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-009-0128-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQQ87TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006001170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6CWZL4HK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>