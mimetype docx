--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -66,3400 +66,3504 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Mass Transfer in the Interaction between River Biofilm and a Turbulent Boundary Layer</w:t>
+                <w:t xml:space="preserve">Experimental insights into cross-shore morphodynamics of beaches and cliffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falilou Coundoul</w:t>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evrad M D Ngom</w:t>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
+                <w:t xml:space="preserve">Frédéric Yann Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (01), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (12), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojfd.2024.141001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-025-04144-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659861v1</w:t>
+                <w:t xml:space="preserve">hal-05590873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a canopy patch made of streamwise-oriented plates on turbulence in an open-channel flow</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of Mass Transfer in the Interaction between River Biofilm and a Turbulent Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dupuis</w:t>
+                <w:t xml:space="preserve">Falilou Coundoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Trevisson</w:t>
+                <w:t xml:space="preserve">Evrad M D Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Wunder</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-023-09949-7⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (01), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojfd.2024.141001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659857v1</w:t>
+                <w:t xml:space="preserve">hal-04659861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between a rough bed and an adjacent smooth bed in open-channel flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of a canopy patch made of streamwise-oriented plates on turbulence in an open-channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Trevisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Mclelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.581⟩</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.1341-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-023-09949-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314679v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards prediction of wind load on pylons for a neutral atmospheric boundary layer flow over two successive hills</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Thacker</w:t>
+                <w:t xml:space="preserve">Interaction between a rough bed and an adjacent smooth bed in open-channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Astruc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Yann Moulin</w:t>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 969, pp.A32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659849v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards converged statistics in three-dimensional canopy-dominated flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards prediction of wind load on pylons for a neutral atmospheric boundary layer flow over two successive hills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chagot</w:t>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Eiff</w:t>
+                <w:t xml:space="preserve">Frédéric Yann Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (2), pp.24. </w:t>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.104402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2857-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659848v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral bed-roughness variation in shallow open-channel flow with very low submergence</w:t>
+                <w:t xml:space="preserve">Towards converged statistics in three-dimensional canopy-dominated flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Akutina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Loïc Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Eiff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rouzès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-019-09678-w⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2857-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506644v1</w:t>
+                <w:t xml:space="preserve">hal-04659848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of three mono-species phototrophic biofilms exposed to copper and zinc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral bed-roughness variation in shallow open-channel flow with very low submergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Akutina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Loustau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Rouzès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06560-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1339-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-019-09678-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158925v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of coarse-grain protrusion on near-bed hydrodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological responses of three mono-species phototrophic biofilms exposed to copper and zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shams Koteiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Raus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (7), pp.1854-1877. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (34), pp.35107-35120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JF004751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06560-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874876v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond equilibrium: re-evaluating physical modelling of fluvial systems to represent climate changes</w:t>
+                <w:t xml:space="preserve">The impact of coarse-grain protrusion on near-bed hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin R.C. Baynes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Raus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (7), pp.1854-1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JF004751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01785426v1</w:t>
+                <w:t xml:space="preserve">hal-02874876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low relative-submergence effects in a rough-bed open-channel flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+                <w:t xml:space="preserve">Beyond equilibrium: re-evaluating physical modelling of fluvial systems to represent climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin R.C. Baynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse van de Lageweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Mclelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Florens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jochen Aberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56, pp.1-28. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.82-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2018.1478894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135758v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01785426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating grid mesocosm for studying oxygen dynamics under controlled unsteady turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low relative-submergence effects in a rough-bed open-channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rouzès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Lucas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katell Guizien</w:t>
+                <w:t xml:space="preserve">Emma Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2018.1478894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281737v1</w:t>
+                <w:t xml:space="preserve">hal-02135758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity profiles in a real vegetated channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillating grid mesocosm for studying oxygen dynamics under controlled unsteady turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cassan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-015-9417-0⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094295v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling epilithic biofilms combining hydrodynamics,invertebrate grazing and algal traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity profiles in a real vegetated channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Graba</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12341⟩</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1263-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-015-9417-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03521183v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of water, fauna and flora: knowledge gaps, avenues for future research and infrastructural needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew F. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynee E. Frostick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjeeard J. Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (3), pp.311-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221686.2013.876453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01015518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional experimental investigation of the structure of the spanwise vortex generated by a shallow vortex dipole</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling epilithic biofilms combining hydrodynamics,invertebrate grazing and algal traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Graba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Simeoni-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-013-9291-6⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728776v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of local flow conditions in river biofilm colonization and early growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Coundoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Graba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (3), pp.350-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rra.2746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between local hydrodynamics and algal community in epilithic biofilm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional experimental investigation of the structure of the spanwise vortex generated by a shallow vortex dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.957-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-013-9291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907908v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the roughness sublayer and its turbulent statistics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction between local hydrodynamics and algal community in epilithic biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Graba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Urrea-Clos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (4), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 47, pp. 2153-2163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-013-1500-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03523310v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of isotropic particles in a partially obstructed channel flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+                <w:t xml:space="preserve">Defining the roughness sublayer and its turbulent statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Astruc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kassiotis</w:t>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.2012.686457⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (4), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1500-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796099v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion in grid turbulence of isotropic macro-particles using a Lagrangian stochastic method: theory and validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.103303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4757653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliff retreat and sea bed morphology under monochromatic wave forcing: Experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Transport of isotropic particles in a partially obstructed channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kassiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (3), pp.324-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2012.686457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537452v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating disk electrodes to assess river biofilm thickness and elasticity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cliff retreat and sea bed morphology under monochromatic wave forcing: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Caplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.10.016⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (7), pp.471-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809102v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dynamics of River Biofilm in Constant Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Rotating disk electrodes to assess river biofilm thickness and elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mastrorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/iroh.200911203⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (3), pp.1347-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289721v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of near‐bed turbulence on chronic detachment of epilithic biofilm: Experimental and modeling approaches.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structure of a Bathtub Vortex : Importance of the Bottom Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Yukimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Niino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuji Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009WR008679⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (1-4), pp.323-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-009-0128-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549017v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a Bathtub Vortex : Importance of the Bottom Boundary Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of near‐bed turbulence on chronic detachment of epilithic biofilm: Experimental and modeling approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Graba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garabétian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinji Yukimoto</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Kettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-009-0128-3⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009WR008679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545896v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Mülleners</w:t>
+                <w:t xml:space="preserve">Temporal Dynamics of River Biofilm in Constant Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (2), pp.156-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/iroh.200911203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256298v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of an invasive species, Crepidula fornicata, on the hydrodynamics and transport properties of the benthic boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mülleners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.15-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wave-vortex interaction in a rotating stratified fluid: WKB simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Yann Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Bert Flór</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 563, pp.199-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112006001170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3469,788 +3573,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des pertes de charges de faisceau de structures flexibles placé dans un écoulement turbulent à surface libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique (JH2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Pprime (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the flow in the floodplains with evolving land occupations during extreme flood events (FlowRes ANR project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chiaverini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional experimental investigation of the structure of the spanwise vortex formed by a shallow vortex dipole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Eiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Shallow Flows - ISSF2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Iowa city, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des conditions locales d'un écoulement de couche limite turbulente dans la colonisation et la croissance d'un biofilm : approche numérique directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Coundoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'un dipole tourbillonnaire en eau peu profonde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Internal gravity waves feedback on a parallel mean flow: modelling of a boundary layer above a sinusoidal topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362193v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal gravity waves feedback on a parallel mean flow: modelling of a boundary layer above a sinusoidal topography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamique d'un dipole tourbillonnaire en eau peu profonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359830v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions onde-vortex en milieu stratifié tournant et transport à travers une barrière dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00350836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4260,105 +4364,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamique sur lits naturels :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Toulouse 3 Paul Sabatier- (UT3 Paul Sabatier), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04361343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4505,51 +4609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Coundoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad M D Ngom" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2024.141001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trevisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Wunder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09949-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eiff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Yann Moulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104402" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chagot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2857-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Akutina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouz&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09678-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01785426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin R.C. Baynes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse van de Lageweg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Aberle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.04.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2018.1478894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-015-9417-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mialet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CC423L7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01015518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew F. Johnson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynee E. Frostick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Parsons" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeeard J. Bouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.876453" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9291-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2746" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D546433966B68B297549799DD258C2D92FFECCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Urrea-Clos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1500-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJRLRQ02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kassiotis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2012.686457" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757653" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Caplain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.06.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00809102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gamby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.10.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sellali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nicaise" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.200911203" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garab&#233;tian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kettab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008679" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Yukimoto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Niino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Noguchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Kimura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-009-0128-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQQ87TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006001170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6CWZL4HK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Yann Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04144-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Coundoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad M D Ngom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2024.141001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trevisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Wunder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-023-09949-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04314679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eiff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chagot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2857-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Akutina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouz&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09678-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01785426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin R.C. Baynes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse van de Lageweg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parsons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Aberle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.04.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2018.1478894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-015-9417-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01015518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew F. Johnson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynee E. Frostick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Parsons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeeard J. Bouma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.876453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mialet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CC423L7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2746" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D546433966B68B297549799DD258C2D92FFECCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9291-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Urrea-Clos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1500-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJRLRQ02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757653" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kassiotis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2012.686457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Caplain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.06.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00809102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charcosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gamby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mastrorillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.10.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Yukimoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Niino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Noguchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Kimura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-009-0128-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQQ87TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garab&#233;tian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kettab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008679" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sellali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Nicaise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.200911203" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256298v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guizien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M&#252;lleners" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006001170" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6CWZL4HK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913529v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>