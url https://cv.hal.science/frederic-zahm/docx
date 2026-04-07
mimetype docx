--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -376,680 +376,680 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
+                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799292v1</w:t>
+                <w:t xml:space="preserve">hal-04524607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
+                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Girard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590908v1</w:t>
+                <w:t xml:space="preserve">hal-04799292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Charbonneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058480v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les enseignants pour stimuler les apprentissages autour de la transition agroécologique : mobilisation de la méthode IDEA4 dans l’enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Peltier</w:t>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigues Inês</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271 (2), pp.161-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11w13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524607v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the sustainability of small dairy farms in the North of Tunisia</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, janvier, pp.53-55</w:t>
@@ -1424,77 +1424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse compréhensive de la performance globale des exploitations agricoles en circuits courts et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,77 +1567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance des circuits courts de proximité : une approche compréhensive des attentes des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1682,589 +1682,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">DURAPI – Vers une meilleure connaissance et un accompagnement technique des exploitations apicoles professionnelles : durabilité, stratégies de renouvellement du cheptel et conséquences sur le fonctionnement global de l’exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Britten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4887⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ap85-ak16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457631v1</w:t>
+                <w:t xml:space="preserve">hal-03140956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer l’impact des pratiques agroécologiques sur la biodiversité et les coûts de production ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148802v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability assessment of small dairy farms from the main cattle farming systems in the North of Tunisia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacer M'Hamdi</w:t>
+                <w:t xml:space="preserve">Comment mesurer l’impact des pratiques agroécologiques sur la biodiversité et les coûts de production ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nizar Moujahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629705v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DURAPI – Vers une meilleure connaissance et un accompagnement technique des exploitations apicoles professionnelles : durabilité, stratégies de renouvellement du cheptel et conséquences sur le fonctionnement global de l’exploitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Boyer</w:t>
+                <w:t xml:space="preserve">Sustainability assessment of small dairy farms from the main cattle farming systems in the North of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Darej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Britten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nacer M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Moujahed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82, pp.81-94. </w:t>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.191-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/ap85-ak16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30682/nm2103m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140956v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des circuits courts et de proximité dans la performance globale des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t>
@@ -2713,51 +2713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et exploitation agricole durables : état de l’art et proposition de définitions revisitées à l’aune des valeurs, des propriétés et des frontières de la durabilité en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,298 +3950,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Turpin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Minna Kaljonen</w:t>
+                <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00390982v1</w:t>
+                <w:t xml:space="preserve">hal-00477155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Barlund</w:t>
+                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rotillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Bärlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.187 à 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477155v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00390982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de diagnostic des exploitations agricoles et indicateurs : panorama et cas particuliers appliqués à l'évaluation des pratiques phytosanitaires</w:t>
               </w:r>
@@ -4322,441 +4322,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la durabilité en agriculture : du diagnostic IDEA4 à l’observatoire national de la durabilité des exploitations agricoles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie- Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation INRAE, L’évaluation multicritère pour accompagner les transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais, Sep 2025, BEAUVAIS, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292903v1</w:t>
+                <w:t xml:space="preserve">hal-05240738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie- Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Schlur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6031 TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Université de Pau et des Pays de l'Adour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240738v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer la durabilité en agriculture : du diagnostic IDEA4 à l’observatoire national de la durabilité des exploitations agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation INRAE, L’évaluation multicritère pour accompagner les transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais, Sep 2025, BEAUVAIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499094v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des EPCI-FP dans la transition agroécologique : une analyse croisée des instruments, des compétences et de la gouvernance des politiques agricoles en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Schlur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtille Schlur</w:t>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e colloque annuel ASRDLF « Trajectoires de développement et imbrications des territoires », session spéciale « Agriculture et développement territorial »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2025, Québec, Canada</w:t>
@@ -4779,674 +4779,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
+              <w:t xml:space="preserve">Quelles performances des exploitations viticoles BIO de Nouvelle-Aquitaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vignerons Bio de Nouvelle-Aquitaine; Chaire Agriculture Biologique, Apr 2024, Montagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524718v1</w:t>
+                <w:t xml:space="preserve">hal-04541462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'utilisation couplée des approches C.A.R.E./IDEA4 pour préserver les capitaux naturels et humains dans les entreprises agricoles à l'échelle du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles performances des exploitations viticoles BIO de Nouvelle-Aquitaine ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vignerons Bio de Nouvelle-Aquitaine; Chaire Agriculture Biologique, Apr 2024, Montagne, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès du RIODD (Réseau International de recherche sur les Organisations et le Développement Durable) : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541462v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation couplée des approches C.A.R.E./IDEA4 pour préserver les capitaux naturels et humains dans les entreprises agricoles à l'échelle du territoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+                <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès du RIODD (Réseau International de recherche sur les Organisations et le Développement Durable) : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927141v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Carayon</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">12e Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes-Angers; INRAE, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100543v1</w:t>
+                <w:t xml:space="preserve">hal-05499087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Gagnepain</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499087v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité. Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5484,64 +5484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité : Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5629,372 +5629,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
+                <w:t xml:space="preserve">Les indicateurs de la méthode IDEA (version 4) pour accompagner les agriculteurs vers une agriculture durable dans la diversité de leurs démarches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
+              <w:t xml:space="preserve">Paysages in Marciac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Marciac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610232v1</w:t>
+                <w:t xml:space="preserve">hal-02923629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de la méthode IDEA (version 4) pour accompagner les agriculteurs vers une agriculture durable dans la diversité de leurs démarches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un panorama des méthodes d'évaluation de la durabilité économique et sociale des systèmes de production agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages in Marciac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Marciac, France</w:t>
+              <w:t xml:space="preserve">Comité scientifique de la plateforme INRAE MEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, internet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923629v1</w:t>
+                <w:t xml:space="preserve">hal-03023481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panorama des méthodes d'évaluation de la durabilité économique et sociale des systèmes de production agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité scientifique de la plateforme INRAE MEANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, internet, France</w:t>
+              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023481v1</w:t>
+                <w:t xml:space="preserve">hal-02610232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la durabilité d'exploitation agricoles en mobilisant la méthode IDEA (version 4) : Quelle contribution à l'analyse de la durabilité des systèmes de production des éleveurs de la filière lait de la région de Bizerte ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'importance de la dynamique territoriale pour la performance globale des exploitations agricoles en Circuits Courts et de Proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire La production laitière chez les petits et moyens éleveurs : Défi de la durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bizerte, Tunisie. pp.77</w:t>
+              <w:t xml:space="preserve">Le 56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Iasi, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610219v1</w:t>
+                <w:t xml:space="preserve">hal-02610216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la durabilité d'une exploitation agricole : La méthode IDEA 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6190,1114 +6216,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des circuits courts et de proximité pour les exploitations agricoles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer la durabilité d'exploitation agricoles en mobilisant la méthode IDEA (version 4) : Quelle contribution à l'analyse de la durabilité des systèmes de production des éleveurs de la filière lait de la région de Bizerte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ièmes journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.22</w:t>
+              <w:t xml:space="preserve">Séminaire La production laitière chez les petits et moyens éleveurs : Défi de la durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bizerte, Tunisie. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610218v1</w:t>
+                <w:t xml:space="preserve">hal-02610219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la performance globale d'exploitations agricoles en Circuits Courts et de Proximité : Démarches et enseignements basés sur des enquêtes mobilisant la méthode IDEA version 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance des circuits courts et de proximité pour les exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée annuelle des Proximités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tulle, France. pp.32</w:t>
+              <w:t xml:space="preserve">13 ièmes journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610215v1</w:t>
+                <w:t xml:space="preserve">hal-02610218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA 4, un diagnostic pour évaluer et analyser la durabilité des exploitations agricoles dans le contexte de la transition agroécologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer la performance globale d'exploitations agricoles en Circuits Courts et de Proximité : Démarches et enseignements basés sur des enquêtes mobilisant la méthode IDEA version 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes rencontres nationales - exploitations et ateliers technologiques de l'enseignement agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Yvetot, France. pp.57</w:t>
+              <w:t xml:space="preserve">6ème journée annuelle des Proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tulle, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610230v1</w:t>
+                <w:t xml:space="preserve">hal-02610215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance économique globale des exploitations agricoles: cadre conceptuel et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IDEA 4, un diagnostic pour évaluer et analyser la durabilité des exploitations agricoles dans le contexte de la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème journée de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. 31 p</w:t>
+              <w:t xml:space="preserve">10èmes rencontres nationales - exploitations et ateliers technologiques de l'enseignement agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Yvetot, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511732v1</w:t>
+                <w:t xml:space="preserve">hal-02610230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance de la dynamique territoriale pour la performance globale des exploitations agricoles en Circuits Courts et de Proximité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la performance économique globale des exploitations agricoles: cadre conceptuel et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Iasi, pp.21</w:t>
+              <w:t xml:space="preserve">13ème journée de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610216v1</w:t>
+                <w:t xml:space="preserve">hal-02511732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance économique globale des exploitations agricoles : Etat de l'art, cadre conceptuel du modèle évaluatif et applications du modèle à différentes échelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire économie IRSTEA/INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.32</w:t>
+              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610220v1</w:t>
+                <w:t xml:space="preserve">hal-02609364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transition agroécologique vers une viticulture sociétalement responsable. Discussion à partir de travaux sur la nouvelle méthode IDEA version 4</w:t>
+                <w:t xml:space="preserve">Un élargissement des critères d'évaluation de la performance économique pour rendre compte de la performance économique globale des exploitations agricoles. Cadre théorique et application avec la méthode IDEA version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition écologique : Quelles synergies entre l'ISVV et l'IRSTEA?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.29</w:t>
+              <w:t xml:space="preserve">RMT Erytage Durabilité des activités agricoles et son évaluation économique. Quelles méthodes ? Quels types de résultats ?. Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610231v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating sustainability of farms: introducing a new conceptual framework based on three dimensions and five key properties relating to the sustainability of agriculture. The IDEA method version 4</w:t>
+                <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance économique globale des exploitations agricoles : Etat de l'art, cadre conceptuel du modèle évaluatif et applications du modèle à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard del 'Homme</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire économie IRSTEA/INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851634v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élargissement des critères d'évaluation de la performance économique pour rendre compte de la performance économique globale des exploitations agricoles. Cadre théorique et application avec la méthode IDEA version 4</w:t>
+                <w:t xml:space="preserve">Accompagner la transition agroécologique vers une viticulture sociétalement responsable. Discussion à partir de travaux sur la nouvelle méthode IDEA version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT Erytage Durabilité des activités agricoles et son évaluation économique. Quelles méthodes ? Quels types de résultats ?. Quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">La transition écologique : Quelles synergies entre l'ISVV et l'IRSTEA?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608269v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Hautdidier</w:t>
+                <w:t xml:space="preserve">Evaluating sustainability of farms: introducing a new conceptual framework based on three dimensions and five key properties relating to the sustainability of agriculture. The IDEA method version 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+                <w:t xml:space="preserve">Bernard del 'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609364v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement à recevoir des agriculteurs français pour plus de flexibilité : cas des contrats agri-environnementaux à enjeu eau</w:t>
               </w:r>
@@ -7954,381 +7954,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs agro-environnementaux pesticides et Plan Écophyto : Outils de pilotage versus instruments de transformation de l’action publique agro-environnementale</w:t>
+                <w:t xml:space="preserve">L'évaluation de la performance globale d'une exploitation agricole. Synthèse des cadres conceptuels, des outils de mesure et application avec la méthode IDEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 2013 de la revue Politique et Management Public (PMP) Les politiques du chiffre. Entre « managérialisation » du politique et politisation du management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. pp.18</w:t>
+              <w:t xml:space="preserve">8ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599089v1</w:t>
+                <w:t xml:space="preserve">hal-00862865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de la performance globale d'une exploitation agricole. Synthèse des cadres conceptuels, des outils de mesure et application avec la méthode IDEA</w:t>
+                <w:t xml:space="preserve">Indicateurs agro-environnementaux pesticides et Plan Écophyto : Outils de pilotage versus instruments de transformation de l’action publique agro-environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France. 32 p</w:t>
+              <w:t xml:space="preserve">Colloque international 2013 de la revue Politique et Management Public (PMP) Les politiques du chiffre. Entre « managérialisation » du politique et politisation du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862865v1</w:t>
+                <w:t xml:space="preserve">hal-02599089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser la méta-évaluation pour mieux maîtriser la qualité des connaissances issues des évaluations dans la décision publique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode IDEA pour l'évaluation de la durabilité d'une exploitation agricole : fiche descriptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises de l'évaluation "L'évaluation des politiques publiques : Etat[s] de l'art et controverses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE), Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L’évaluation environnementale au service de la durabilité des exploitations agricoles et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863836v1</w:t>
+                <w:t xml:space="preserve">hal-02598664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode IDEA pour l'évaluation de la durabilité d'une exploitation agricole : fiche descriptive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobiliser la méta-évaluation pour mieux maîtriser la qualité des connaissances issues des évaluations dans la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Okbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’évaluation environnementale au service de la durabilité des exploitations agricoles et des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. pp.14</w:t>
+              <w:t xml:space="preserve">Journées françaises de l'évaluation "L'évaluation des politiques publiques : Etat[s] de l'art et controverses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE), Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598664v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification Haute Valeur Environnementale issue du Grenelle Environnement : première voie vers une mesure du concept de performance sociétale en agriculture ?</w:t>
               </w:r>
@@ -8472,440 +8472,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving water quality with a &amp;quot;territorial&amp;quot; agri-environmental policy? Insights from the new generation AES in South-West France</w:t>
+                <w:t xml:space="preserve">La territorialisation des MAE, entre territoires subis et territoires construits autour de l'enjeu eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Jönköping, Sweden. 25 p</w:t>
+              <w:t xml:space="preserve">2ème rencontre du Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553303v1</w:t>
+                <w:t xml:space="preserve">hal-02594029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle territorialisation de l'action publique pour améliorer la qualité de l'eau ? Exemple des MAE réduction de pesticides dans le Sud-Ouest de la France</w:t>
+                <w:t xml:space="preserve">Improving water quality with a &amp;quot;territorial&amp;quot; agri-environmental policy? Insights from the new generation AES in South-West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariel Harreau</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER, La réduction des pesticides agricoles, enjeux, modalités et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.13</w:t>
+              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jönköping, Sweden. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593987v1</w:t>
+                <w:t xml:space="preserve">hal-00553303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation des MAE, entre territoires subis et territoires construits autour de l'enjeu eau</w:t>
+                <w:t xml:space="preserve">Quelle territorialisation de l'action publique pour améliorer la qualité de l'eau ? Exemple des MAE réduction de pesticides dans le Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Harreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontre du Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France. pp.11</w:t>
+              <w:t xml:space="preserve">Colloque SFER, La réduction des pesticides agricoles, enjeux, modalités et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594029v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a review of the Sustainability Assessment in Agriculture with indicators to the presentation of IDEA method as an operational tool for implementing a sustainable Common Agriculture Policy</w:t>
+                <w:t xml:space="preserve">Les indicateurs d'évaluation des mesures agro-environnementales : retour d'expérience et conséquences du nouveau cadre communautaire d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Biennial Conference of the Canadian Society for Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Vancouver, Canada. pp.3</w:t>
+              <w:t xml:space="preserve">9èmes Journées Françaises de l'Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594981v1</w:t>
+                <w:t xml:space="preserve">hal-00468882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des modules « eaux de surface » de quatre indicateurs phytosanitaires (ADSCOR, EIQ, EPRIP, I-PHY) en bassin viticole : premiers résultats issus d'un test appliqué aux pratiques phytosanitaires du bassin du Ruiné (Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8914,189 +8871,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saudubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peyrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIème Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.128-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs d'évaluation des mesures agro-environnementales : retour d'expérience et conséquences du nouveau cadre communautaire d'évaluation</w:t>
+                <w:t xml:space="preserve">From a review of the Sustainability Assessment in Agriculture with indicators to the presentation of IDEA method as an operational tool for implementing a sustainable Common Agriculture Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Françaises de l'Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France. 15 p</w:t>
+              <w:t xml:space="preserve">8th Biennial Conference of the Canadian Society for Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Vancouver, Canada. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468882v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation dans l'évaluation du développement durable : qui, quand, comment ?</w:t>
               </w:r>
@@ -9201,286 +9201,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'évaluation de la durabilité en agriculture au reporting de la performance globale des exploitations agricoles à partir de la méthode IDEA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
+                <w:t xml:space="preserve">Proposition d'un cadre méthodologique pour évaluer les effets propres des mesures agro-environnementales européennes : application au dispositif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Steffe</w:t>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque international Entreprise, Territoire et Indicateurs de Développement Durable - 9-10 janvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, AIX-EN-PROVENCE, France</w:t>
+              <w:t xml:space="preserve">Colloque L'évaluation des Politiques Publiques en Europe. Cultures et Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Strasbourg, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413426v1</w:t>
+                <w:t xml:space="preserve">hal-02590710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un cadre méthodologique pour évaluer les effets propres des mesures agro-environnementales européennes : application au dispositif français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'évaluation de la durabilité en agriculture au reporting de la performance globale des exploitations agricoles à partir de la méthode IDEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+                <w:t xml:space="preserve">J. Steffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L'évaluation des Politiques Publiques en Europe. Cultures et Futurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Strasbourg, France. pp.11</w:t>
+              <w:t xml:space="preserve">Actes du colloque international Entreprise, Territoire et Indicateurs de Développement Durable - 9-10 janvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, AIX-EN-PROVENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590710v1</w:t>
+                <w:t xml:space="preserve">hal-00413426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évaluation de la durabilité en agriculture au reporting de la performance globale des exploitations agricoles à partir de la méthode IDEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9866,273 +9866,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'évaluation de la durabilité des exploitations agricoles à partir de la méthode IDEA à la caractérisation de la durabilité de la «ferme européenne» à partir d'IDERICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t>
+              <w:t xml:space="preserve">Colloque International Indicateurs Territoriaux du Développement Durable, Aix en Provence, 1 et 2 décembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586581v1</w:t>
+                <w:t xml:space="preserve">hal-02587463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'évaluation de la durabilité des exploitations agricoles à partir de la méthode IDEA à la caractérisation de la durabilité de la «ferme européenne» à partir d'IDERICA</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Indicateurs Territoriaux du Développement Durable, Aix en Provence, 1 et 2 décembre 2005</w:t>
+              <w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587463v1</w:t>
+                <w:t xml:space="preserve">hal-02586581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture durable face aux enjeux environnementaux : apports et limites des démarches par indicateurs</w:t>
               </w:r>
@@ -10360,51 +10360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.83-99</w:t>
@@ -10478,90 +10478,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the sustainability of agricultural systems: the example of the Idea4 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science: understand, co-construct, transform</w:t>
@@ -10620,90 +10620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la durabilité des systèmes agricoles : l’exemple de la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer</w:t>
@@ -10788,51 +10788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France. Valérie Deldrève, Jacqueline Candau &amp; Camille Noûs (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Peter Lang B, 2021, EcoPolis, 978-2-8076-1700-1. </w:t>
@@ -11387,77 +11387,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre méthodologique pour évaluer les effets propres des mesures agro-environnementales européennes : Application au dispositif français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11512,64 +11512,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évaluation de la durabilité en agriculture au reporting de la performance globale des exploitaions agricoles à partir de la méthode IDEA (chapitre 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Steffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11656,77 +11656,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA4. Indicateurs de Durabilité des Exploitations Agricoles. Principes &amp; guide d’utilisation. Évaluer la durabilité de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Girard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11764,263 +11764,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode IDEA : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode idea : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Boisset</w:t>
+                <w:t xml:space="preserve">K. Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrisian Mouchet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Educagri Editions, 162 p., 2008, Approches, 978-2-84444-669-5</w:t>
+              <w:t xml:space="preserve">Educagri éditions, pp.184, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824983v1</w:t>
+                <w:t xml:space="preserve">hal-02590517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode idea : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthode IDEA : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boisset</w:t>
+                <w:t xml:space="preserve">Kevin Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Viaux</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisian Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Educagri éditions, pp.184, 2008</w:t>
+              <w:t xml:space="preserve">Educagri Editions, 162 p., 2008, Approches, 978-2-84444-669-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590517v1</w:t>
+                <w:t xml:space="preserve">hal-02824983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
               </w:r>
@@ -12156,77 +12156,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEATools: Un package R pour évaluer la durabilité des exploitations agricoles avec la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12527,263 +12527,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d’usage de la méthode IDEA4 à l’attention des utilisateur·rice·s dans des activités d’accompagnement des agriculteur·rice·s vers la durabilité en agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Angot</w:t>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Buys</w:t>
+                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Fourest</w:t>
+                <w:t xml:space="preserve">Carayon David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Manneville</w:t>
+                <w:t xml:space="preserve">Philippe Cousinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 18 p</w:t>
+              <w:t xml:space="preserve">2023, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213313v1</w:t>
+                <w:t xml:space="preserve">hal-04379842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide d’usage de la méthode IDEA4 à l’attention des utilisateur·rice·s dans des activités d’accompagnement des agriculteur·rice·s vers la durabilité en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Peltier</w:t>
+                <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
+                <w:t xml:space="preserve">Christophe Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carayon David</w:t>
+                <w:t xml:space="preserve">Anaïs Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cousinié</w:t>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 36 p</w:t>
+              <w:t xml:space="preserve">2023, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379842v1</w:t>
+                <w:t xml:space="preserve">hal-04213313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des circuits alimentaires courts et de proximité sur mon territoire, ça marche ?</w:t>
               </w:r>
@@ -12795,51 +12795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13122,51 +13122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13253,90 +13253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13375,90 +13375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13506,64 +13506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berrodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Minette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14513,648 +14513,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport final de synthèse</w:t>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.173</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590711v1</w:t>
+                <w:t xml:space="preserve">hal-02590717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tâche 1 Expertise des indicateurs agro-environnementaux pour répondre aux questions évaluatives du chapitre VI (agro-environnement) et V (zones défavorisées) du RDR : rapport final n°1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.79</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590750v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Présentation des objectifs, du cadre général de l'étude et des politiques publiques étudiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.84</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590713v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tâche 1 Expertise des indicateurs agro-environnementaux pour répondre aux questions évaluatives du chapitre VI (agro-environnement) et V (zones défavorisées) du RDR : rapport final n°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lafon</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02590717v1</w:t>
+                <w:t xml:space="preserve">hal-02590750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Présentation des objectifs, du cadre général de l'étude et des politiques publiques étudiées</w:t>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport final de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2008, pp.34</w:t>
+              <w:t xml:space="preserve">irstea. 2008, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590745v1</w:t>
+                <w:t xml:space="preserve">hal-02590711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Annexes au rapport de la tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées (ICHN) à partir de 20 références nationales ou européennes (partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15176,103 +15176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tache 1 Annexe des fiches détaillées des indicateurs calculables du cadre commun (rapport annexe tache 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15307,90 +15307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées(ICHN) à partir de 20 références</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15494,51 +15494,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au zonage des MAE « phytosanitaires » territorialisées dans le cadre de la mise en ½uvre du PDRH 2007/2013 : Application de la méthode RA-SPACE de spatialisation des surfaces agricoles au bassin Adour-Garonne pour le calcul d'un indicateur phytosanitaire</w:t>
+                <w:t xml:space="preserve">Note de synthèse : contribution au zonage des MAE « phytosanitaires » territorialisées dans le cadre de la mise en ½uvre du PDRH 2007/2013 : Application de la méthode RA-SPACE de spatialisation des surfaces agricoles au bassin Adour-Garonne pour le calcul d'un indicateur phytosanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
@@ -15553,93 +15553,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Maze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.122</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589800v1</w:t>
+                <w:t xml:space="preserve">hal-02590267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse : contribution au zonage des MAE « phytosanitaires » territorialisées dans le cadre de la mise en ½uvre du PDRH 2007/2013 : Application de la méthode RA-SPACE de spatialisation des surfaces agricoles au bassin Adour-Garonne pour le calcul d'un indicateur phytosanitaire</w:t>
+                <w:t xml:space="preserve">Contribution au zonage des MAE « phytosanitaires » territorialisées dans le cadre de la mise en ½uvre du PDRH 2007/2013 : Application de la méthode RA-SPACE de spatialisation des surfaces agricoles au bassin Adour-Garonne pour le calcul d'un indicateur phytosanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
@@ -15654,69 +15654,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Maze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.20</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590267v1</w:t>
+                <w:t xml:space="preserve">hal-02589800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de spatialisation des activités agricoles en appui à la mise en oeuvre de la Directive Cadre sur l'Eau. Application au calcul d'un indicateur pesticide par zone hydrographique du bassin Adour-Garonne</w:t>
               </w:r>
@@ -15797,1136 +15797,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les instruments économiques et réglementaires au service du maintien ou de la restauration de la ressource en eau (qualité ou quantité) (partie IX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.15</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586705v1</w:t>
+                <w:t xml:space="preserve">hal-02586707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Leibreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Macary</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02586699v1</w:t>
+                <w:t xml:space="preserve">hal-02586703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les analyses socio-économiques réalisées par les Agences de l`eau dans le cadre de l`état des lieux. Analyse des méthodes et présentation des principaux résultats pour l`agriculture (partie IV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Castel</w:t>
+                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE pesticides »(partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586700v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution de la conditionnalité des aides directes de la PAC aux objectifs de la Directive Cadre sur l`Eau(partie V)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.71</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leibreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586701v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE quantitatif »(partie VIII)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Paulais</w:t>
+                <w:t xml:space="preserve">Les analyses socio-économiques réalisées par les Agences de l`eau dans le cadre de l`état des lieux. Analyse des méthodes et présentation des principaux résultats pour l`agriculture (partie IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.17</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586704v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse : Etude sur la mise en oeuvre de la Directive Cadre sur l'Eau en France et les liens avec les activités agricoles</w:t>
+                <w:t xml:space="preserve">Evaluation de la contribution de la conditionnalité des aides directes de la PAC aux objectifs de la Directive Cadre sur l`Eau(partie V)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.36</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586804v1</w:t>
+                <w:t xml:space="preserve">hal-02586701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation ex-ante des programmes de mesure Les techniques d`analyse pour porter un jugement sur les programmes: l`approche Coût-Efficacité (partie X)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE quantitatif »(partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.21</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586708v1</w:t>
+                <w:t xml:space="preserve">hal-02586704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d`évaluation ex ante de mesures agri-environnementales, sur des bassins versants en situation de RNABE, en appui à la mise en oeuvre de la Directive Cadre sur l`Eau. Choix des bassins versants retenus pour tester la méthodologie à partir d`études de cas(parties VI et VII)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leibreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586702v1</w:t>
+                <w:t xml:space="preserve">hal-02586705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture : Présentation détaillée des bassins versants d`étude pour les tests de la méthode d`évaluation ex ante (Annexes partie VIII)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note de synthèse : Etude sur la mise en oeuvre de la Directive Cadre sur l'Eau en France et les liens avec les activités agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.173</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586709v1</w:t>
+                <w:t xml:space="preserve">hal-02586804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture (Parties I et II) Objectifs de l`étude et démarche méthodologique suivie Présentation de la Directive Cadre sur l`Eau et rappel de la procédure nationale pour la réalisation de l`état des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation ex-ante des programmes de mesure Les techniques d`analyse pour porter un jugement sur les programmes: l`approche Coût-Efficacité (partie X)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586698v1</w:t>
+                <w:t xml:space="preserve">hal-02586708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE pesticides »(partie VIII)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture (Parties I et II) Objectifs de l`étude et démarche méthodologique suivie Présentation de la Directive Cadre sur l`Eau et rappel de la procédure nationale pour la réalisation de l`état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.42</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586706v1</w:t>
+                <w:t xml:space="preserve">hal-02586698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les instruments économiques et réglementaires au service du maintien ou de la restauration de la ressource en eau (qualité ou quantité) (partie IX)</w:t>
+                <w:t xml:space="preserve">Méthode d`évaluation ex ante de mesures agri-environnementales, sur des bassins versants en situation de RNABE, en appui à la mise en oeuvre de la Directive Cadre sur l`Eau. Choix des bassins versants retenus pour tester la méthodologie à partir d`études de cas(parties VI et VII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586707v1</w:t>
+                <w:t xml:space="preserve">hal-02586702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture : Présentation détaillée des bassins versants d`étude pour les tests de la méthode d`évaluation ex ante (Annexes partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.29</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586703v1</w:t>
+                <w:t xml:space="preserve">hal-02586709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t>
               </w:r>
@@ -16938,51 +16938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17056,51 +17056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17174,51 +17174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17292,51 +17292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17410,51 +17410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17554,51 +17554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17646,51 +17646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17790,51 +17790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17882,51 +17882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18000,51 +18000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18131,51 +18131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18311,51 +18311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18429,51 +18429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18547,51 +18547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18665,51 +18665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19137,51 +19137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19262,51 +19262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19387,51 +19387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19499,51 +19499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19637,51 +19637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19813,51 +19813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F3CEBE7"/>
+    <w:nsid w:val="D343EE24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19961,51 +19961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67E80B3A"/>
+    <w:nsid w:val="51FADFB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20195,51 +20195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-zahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081333196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ettis.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://methode-idea.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edued.fr/LS/IDEAV4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chambres-agriculture.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Attia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Darej" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Moujahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.19826" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Hamdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2103m" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ap85-ak16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso&#160;ugaglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agossou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbehounou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Agbossou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0030727017726130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0h6c-jz37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Keichinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Boivin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Bourrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Briand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8eyn-1r78" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0439" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vilain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/SD.380" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8F4D9641A468716CB7CA1D1DC7A5D58BF37AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisian Mouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.380" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923629v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023481v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610242v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610230v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610216v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauh&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobietti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poletti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Danflous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593987v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Harreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594029v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;din" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plottu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubree" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steffe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590710v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinon Leconte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798153v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boivin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801530v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andriot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guillaumin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartschi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goanec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213313v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buys" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fourest" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590413v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600257v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scordia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590711v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590750v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590713v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosnoblet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590745v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590842v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591367v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589800v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maze" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590267v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587843v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586700v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586701v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586704v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586804v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586708v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586702v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586709v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586706v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586707v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheoux Damas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581007v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-zahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081333196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ettis.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://methode-idea.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edued.fr/LS/IDEAV4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chambres-agriculture.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Attia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Darej" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Moujahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.19826" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ap85-ak16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Hamdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2103m" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso&#160;ugaglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agossou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbehounou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Agbossou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0030727017726130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0h6c-jz37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Keichinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Boivin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Bourrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Briand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8eyn-1r78" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0439" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vilain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/SD.380" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8F4D9641A468716CB7CA1D1DC7A5D58BF37AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisian Mouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.380" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610242v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610218v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauh&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobietti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poletti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Danflous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862865v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863836v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Harreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;din" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plottu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubree" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590710v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steffe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinon Leconte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798153v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boivin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801530v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andriot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boisset" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guillaumin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartschi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goanec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213313v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fourest" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590413v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600257v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scordia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590713v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosnoblet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590745v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590750v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590711v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590842v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591367v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maze" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589800v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587843v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586707v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586706v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586700v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586701v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586704v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586804v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586708v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586698v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586702v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586709v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheoux Damas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581007v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>