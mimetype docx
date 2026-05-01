--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -376,680 +376,680 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
+                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524607v1</w:t>
+                <w:t xml:space="preserve">hal-04799292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
+                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799292v1</w:t>
+                <w:t xml:space="preserve">hal-04590908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590908v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les enseignants pour stimuler les apprentissages autour de la transition agroécologique : mobilisation de la méthode IDEA4 dans l’enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigues Inês</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271 (2), pp.161-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11w13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Preux</w:t>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058480v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the sustainability of small dairy farms in the North of Tunisia</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, janvier, pp.53-55</w:t>
@@ -1424,77 +1424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse compréhensive de la performance globale des exploitations agricoles en circuits courts et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,77 +1567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance des circuits courts de proximité : une approche compréhensive des attentes des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1682,589 +1682,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DURAPI – Vers une meilleure connaissance et un accompagnement technique des exploitations apicoles professionnelles : durabilité, stratégies de renouvellement du cheptel et conséquences sur le fonctionnement global de l’exploitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Britten</w:t>
+                <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/ap85-ak16⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140956v1</w:t>
+                <w:t xml:space="preserve">hal-03457631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment mesurer l’impact des pratiques agroécologiques sur la biodiversité et les coûts de production ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457631v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer l’impact des pratiques agroécologiques sur la biodiversité et les coûts de production ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Sustainability assessment of small dairy farms from the main cattle farming systems in the North of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Darej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Moujahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30682/nm2103m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148802v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability assessment of small dairy farms from the main cattle farming systems in the North of Tunisia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrine Darej</w:t>
+                <w:t xml:space="preserve">DURAPI – Vers une meilleure connaissance et un accompagnement technique des exploitations apicoles professionnelles : durabilité, stratégies de renouvellement du cheptel et conséquences sur le fonctionnement global de l’exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacer M'Hamdi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Britten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (3), pp.191-205. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.81-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30682/nm2103m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/ap85-ak16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629705v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des circuits courts et de proximité dans la performance globale des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t>
@@ -2713,51 +2713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et exploitation agricole durables : état de l’art et proposition de définitions revisitées à l’aune des valeurs, des propriétés et des frontières de la durabilité en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,298 +3950,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Barlund</w:t>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rotillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Bärlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.187 à 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477155v1</w:t>
+                <w:t xml:space="preserve">insu-00390982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minna Kaljonen</w:t>
+                <w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00390982v1</w:t>
+                <w:t xml:space="preserve">hal-00477155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de diagnostic des exploitations agricoles et indicateurs : panorama et cas particuliers appliqués à l'évaluation des pratiques phytosanitaires</w:t>
               </w:r>
@@ -4322,441 +4322,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Évaluer la durabilité en agriculture : du diagnostic IDEA4 à l’observatoire national de la durabilité des exploitations agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation INRAE, L’évaluation multicritère pour accompagner les transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais, Sep 2025, BEAUVAIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240738v1</w:t>
+                <w:t xml:space="preserve">hal-05292903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+                <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie- Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6031 TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Université de Pau et des Pays de l'Adour, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499094v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la durabilité en agriculture : du diagnostic IDEA4 à l’observatoire national de la durabilité des exploitations agricoles.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Schlur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation INRAE, L’évaluation multicritère pour accompagner les transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais, Sep 2025, BEAUVAIS, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6031 TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Université de Pau et des Pays de l'Adour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292903v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des EPCI-FP dans la transition agroécologique : une analyse croisée des instruments, des compétences et de la gouvernance des politiques agricoles en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e colloque annuel ASRDLF « Trajectoires de développement et imbrications des territoires », session spéciale « Agriculture et développement territorial »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2025, Québec, Canada</w:t>
@@ -4779,674 +4779,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles performances des exploitations viticoles BIO de Nouvelle-Aquitaine ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vignerons Bio de Nouvelle-Aquitaine; Chaire Agriculture Biologique, Apr 2024, Montagne, France</w:t>
+              <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541462v1</w:t>
+                <w:t xml:space="preserve">hal-04524718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation couplée des approches C.A.R.E./IDEA4 pour préserver les capitaux naturels et humains dans les entreprises agricoles à l'échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Dumeaux</w:t>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Laetitia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès du RIODD (Réseau International de recherche sur les Organisations et le Développement Durable) : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
+              <w:t xml:space="preserve">Quelles performances des exploitations viticoles BIO de Nouvelle-Aquitaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vignerons Bio de Nouvelle-Aquitaine; Chaire Agriculture Biologique, Apr 2024, Montagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524718v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+                <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Preux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Gagnepain</w:t>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes-Angers; INRAE, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499087v1</w:t>
+                <w:t xml:space="preserve">hal-04100543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Carayon</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">12e Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes-Angers; INRAE, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100543v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité. Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5484,64 +5484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité : Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5629,398 +5629,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de la méthode IDEA (version 4) pour accompagner les agriculteurs vers une agriculture durable dans la diversité de leurs démarches</w:t>
+                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages in Marciac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Marciac, France</w:t>
+              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923629v1</w:t>
+                <w:t xml:space="preserve">hal-02610232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panorama des méthodes d'évaluation de la durabilité économique et sociale des systèmes de production agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les indicateurs de la méthode IDEA (version 4) pour accompagner les agriculteurs vers une agriculture durable dans la diversité de leurs démarches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité scientifique de la plateforme INRAE MEANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, internet, France</w:t>
+              <w:t xml:space="preserve">Paysages in Marciac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Marciac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023481v1</w:t>
+                <w:t xml:space="preserve">hal-02923629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un panorama des méthodes d'évaluation de la durabilité économique et sociale des systèmes de production agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
+              <w:t xml:space="preserve">Comité scientifique de la plateforme INRAE MEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, internet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610232v1</w:t>
+                <w:t xml:space="preserve">hal-03023481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance de la dynamique territoriale pour la performance globale des exploitations agricoles en Circuits Courts et de Proximité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer la durabilité d'exploitation agricoles en mobilisant la méthode IDEA (version 4) : Quelle contribution à l'analyse de la durabilité des systèmes de production des éleveurs de la filière lait de la région de Bizerte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Iasi, pp.21</w:t>
+              <w:t xml:space="preserve">Séminaire La production laitière chez les petits et moyens éleveurs : Défi de la durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bizerte, Tunisie. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610216v1</w:t>
+                <w:t xml:space="preserve">hal-02610219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la durabilité d'une exploitation agricole : La méthode IDEA 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6216,1088 +6190,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la durabilité d'exploitation agricoles en mobilisant la méthode IDEA (version 4) : Quelle contribution à l'analyse de la durabilité des systèmes de production des éleveurs de la filière lait de la région de Bizerte ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance des circuits courts et de proximité pour les exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire La production laitière chez les petits et moyens éleveurs : Défi de la durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bizerte, Tunisie. pp.77</w:t>
+              <w:t xml:space="preserve">13 ièmes journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610219v1</w:t>
+                <w:t xml:space="preserve">hal-02610218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des circuits courts et de proximité pour les exploitations agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer la performance globale d'exploitations agricoles en Circuits Courts et de Proximité : Démarches et enseignements basés sur des enquêtes mobilisant la méthode IDEA version 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ièmes journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.22</w:t>
+              <w:t xml:space="preserve">6ème journée annuelle des Proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tulle, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610218v1</w:t>
+                <w:t xml:space="preserve">hal-02610215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la performance globale d'exploitations agricoles en Circuits Courts et de Proximité : Démarches et enseignements basés sur des enquêtes mobilisant la méthode IDEA version 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IDEA 4, un diagnostic pour évaluer et analyser la durabilité des exploitations agricoles dans le contexte de la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée annuelle des Proximités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tulle, France. pp.32</w:t>
+              <w:t xml:space="preserve">10èmes rencontres nationales - exploitations et ateliers technologiques de l'enseignement agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Yvetot, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610215v1</w:t>
+                <w:t xml:space="preserve">hal-02610230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA 4, un diagnostic pour évaluer et analyser la durabilité des exploitations agricoles dans le contexte de la transition agroécologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la performance économique globale des exploitations agricoles: cadre conceptuel et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes rencontres nationales - exploitations et ateliers technologiques de l'enseignement agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Yvetot, France. pp.57</w:t>
+              <w:t xml:space="preserve">13ème journée de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610230v1</w:t>
+                <w:t xml:space="preserve">hal-02511732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance économique globale des exploitations agricoles: cadre conceptuel et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'importance de la dynamique territoriale pour la performance globale des exploitations agricoles en Circuits Courts et de Proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème journée de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. 31 p</w:t>
+              <w:t xml:space="preserve">Le 56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Iasi, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511732v1</w:t>
+                <w:t xml:space="preserve">hal-02610216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+                <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance économique globale des exploitations agricoles : Etat de l'art, cadre conceptuel du modèle évaluatif et applications du modèle à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
+              <w:t xml:space="preserve">Séminaire économie IRSTEA/INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609364v1</w:t>
+                <w:t xml:space="preserve">hal-02610220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élargissement des critères d'évaluation de la performance économique pour rendre compte de la performance économique globale des exploitations agricoles. Cadre théorique et application avec la méthode IDEA version 4</w:t>
+                <w:t xml:space="preserve">Accompagner la transition agroécologique vers une viticulture sociétalement responsable. Discussion à partir de travaux sur la nouvelle méthode IDEA version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT Erytage Durabilité des activités agricoles et son évaluation économique. Quelles méthodes ? Quels types de résultats ?. Quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">La transition écologique : Quelles synergies entre l'ISVV et l'IRSTEA?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608269v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance économique globale des exploitations agricoles : Etat de l'art, cadre conceptuel du modèle évaluatif et applications du modèle à différentes échelles</w:t>
+                <w:t xml:space="preserve">Evaluating sustainability of farms: introducing a new conceptual framework based on three dimensions and five key properties relating to the sustainability of agriculture. The IDEA method version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard del 'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire économie IRSTEA/INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.32</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610220v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transition agroécologique vers une viticulture sociétalement responsable. Discussion à partir de travaux sur la nouvelle méthode IDEA version 4</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition écologique : Quelles synergies entre l'ISVV et l'IRSTEA?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.29</w:t>
+              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610231v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating sustainability of farms: introducing a new conceptual framework based on three dimensions and five key properties relating to the sustainability of agriculture. The IDEA method version 4</w:t>
+                <w:t xml:space="preserve">Un élargissement des critères d'évaluation de la performance économique pour rendre compte de la performance économique globale des exploitations agricoles. Cadre théorique et application avec la méthode IDEA version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard del 'Homme</w:t>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">RMT Erytage Durabilité des activités agricoles et son évaluation économique. Quelles méthodes ? Quels types de résultats ?. Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851634v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement à recevoir des agriculteurs français pour plus de flexibilité : cas des contrats agri-environnementaux à enjeu eau</w:t>
               </w:r>
@@ -7954,381 +7954,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de la performance globale d'une exploitation agricole. Synthèse des cadres conceptuels, des outils de mesure et application avec la méthode IDEA</w:t>
+                <w:t xml:space="preserve">Indicateurs agro-environnementaux pesticides et Plan Écophyto : Outils de pilotage versus instruments de transformation de l’action publique agro-environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France. 32 p</w:t>
+              <w:t xml:space="preserve">Colloque international 2013 de la revue Politique et Management Public (PMP) Les politiques du chiffre. Entre « managérialisation » du politique et politisation du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862865v1</w:t>
+                <w:t xml:space="preserve">hal-02599089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs agro-environnementaux pesticides et Plan Écophyto : Outils de pilotage versus instruments de transformation de l’action publique agro-environnementale</w:t>
+                <w:t xml:space="preserve">L'évaluation de la performance globale d'une exploitation agricole. Synthèse des cadres conceptuels, des outils de mesure et application avec la méthode IDEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 2013 de la revue Politique et Management Public (PMP) Les politiques du chiffre. Entre « managérialisation » du politique et politisation du management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. pp.18</w:t>
+              <w:t xml:space="preserve">8ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599089v1</w:t>
+                <w:t xml:space="preserve">hal-00862865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode IDEA pour l'évaluation de la durabilité d'une exploitation agricole : fiche descriptive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobiliser la méta-évaluation pour mieux maîtriser la qualité des connaissances issues des évaluations dans la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Okbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’évaluation environnementale au service de la durabilité des exploitations agricoles et des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. pp.14</w:t>
+              <w:t xml:space="preserve">Journées françaises de l'évaluation "L'évaluation des politiques publiques : Etat[s] de l'art et controverses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE), Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598664v1</w:t>
+                <w:t xml:space="preserve">hal-00863836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser la méta-évaluation pour mieux maîtriser la qualité des connaissances issues des évaluations dans la décision publique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode IDEA pour l'évaluation de la durabilité d'une exploitation agricole : fiche descriptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises de l'évaluation "L'évaluation des politiques publiques : Etat[s] de l'art et controverses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE), Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L’évaluation environnementale au service de la durabilité des exploitations agricoles et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863836v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification Haute Valeur Environnementale issue du Grenelle Environnement : première voie vers une mesure du concept de performance sociétale en agriculture ?</w:t>
               </w:r>
@@ -8472,397 +8472,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation des MAE, entre territoires subis et territoires construits autour de l'enjeu eau</w:t>
+                <w:t xml:space="preserve">Improving water quality with a &amp;quot;territorial&amp;quot; agri-environmental policy? Insights from the new generation AES in South-West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontre du Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France. pp.11</w:t>
+              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jönköping, Sweden. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594029v1</w:t>
+                <w:t xml:space="preserve">hal-00553303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving water quality with a &amp;quot;territorial&amp;quot; agri-environmental policy? Insights from the new generation AES in South-West France</w:t>
+                <w:t xml:space="preserve">Quelle territorialisation de l'action publique pour améliorer la qualité de l'eau ? Exemple des MAE réduction de pesticides dans le Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Harreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Jönköping, Sweden. 25 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER, La réduction des pesticides agricoles, enjeux, modalités et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553303v1</w:t>
+                <w:t xml:space="preserve">hal-02593987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle territorialisation de l'action publique pour améliorer la qualité de l'eau ? Exemple des MAE réduction de pesticides dans le Sud-Ouest de la France</w:t>
+                <w:t xml:space="preserve">La territorialisation des MAE, entre territoires subis et territoires construits autour de l'enjeu eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariel Harreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER, La réduction des pesticides agricoles, enjeux, modalités et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.13</w:t>
+              <w:t xml:space="preserve">2ème rencontre du Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593987v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs d'évaluation des mesures agro-environnementales : retour d'expérience et conséquences du nouveau cadre communautaire d'évaluation</w:t>
+                <w:t xml:space="preserve">From a review of the Sustainability Assessment in Agriculture with indicators to the presentation of IDEA method as an operational tool for implementing a sustainable Common Agriculture Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Françaises de l'Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France. 15 p</w:t>
+              <w:t xml:space="preserve">8th Biennial Conference of the Canadian Society for Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Vancouver, Canada. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468882v1</w:t>
+                <w:t xml:space="preserve">hal-02594981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des modules « eaux de surface » de quatre indicateurs phytosanitaires (ADSCOR, EIQ, EPRIP, I-PHY) en bassin viticole : premiers résultats issus d'un test appliqué aux pratiques phytosanitaires du bassin du Ruiné (Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8871,232 +8914,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saudubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peyrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIème Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.128-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a review of the Sustainability Assessment in Agriculture with indicators to the presentation of IDEA method as an operational tool for implementing a sustainable Common Agriculture Policy</w:t>
+                <w:t xml:space="preserve">Les indicateurs d'évaluation des mesures agro-environnementales : retour d'expérience et conséquences du nouveau cadre communautaire d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Biennial Conference of the Canadian Society for Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Vancouver, Canada. pp.3</w:t>
+              <w:t xml:space="preserve">9èmes Journées Françaises de l'Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594981v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation dans l'évaluation du développement durable : qui, quand, comment ?</w:t>
               </w:r>
@@ -9201,286 +9201,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un cadre méthodologique pour évaluer les effets propres des mesures agro-environnementales européennes : application au dispositif français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'évaluation de la durabilité en agriculture au reporting de la performance globale des exploitations agricoles à partir de la méthode IDEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+                <w:t xml:space="preserve">J. Steffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L'évaluation des Politiques Publiques en Europe. Cultures et Futurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Strasbourg, France. pp.11</w:t>
+              <w:t xml:space="preserve">Actes du colloque international Entreprise, Territoire et Indicateurs de Développement Durable - 9-10 janvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, AIX-EN-PROVENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590710v1</w:t>
+                <w:t xml:space="preserve">hal-00413426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'évaluation de la durabilité en agriculture au reporting de la performance globale des exploitations agricoles à partir de la méthode IDEA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
+                <w:t xml:space="preserve">Proposition d'un cadre méthodologique pour évaluer les effets propres des mesures agro-environnementales européennes : application au dispositif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Steffe</w:t>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque international Entreprise, Territoire et Indicateurs de Développement Durable - 9-10 janvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, AIX-EN-PROVENCE, France</w:t>
+              <w:t xml:space="preserve">Colloque L'évaluation des Politiques Publiques en Europe. Cultures et Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Strasbourg, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413426v1</w:t>
+                <w:t xml:space="preserve">hal-02590710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évaluation de la durabilité en agriculture au reporting de la performance globale des exploitations agricoles à partir de la méthode IDEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9866,273 +9866,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'évaluation de la durabilité des exploitations agricoles à partir de la méthode IDEA à la caractérisation de la durabilité de la «ferme européenne» à partir d'IDERICA</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Indicateurs Territoriaux du Développement Durable, Aix en Provence, 1 et 2 décembre 2005</w:t>
+              <w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587463v1</w:t>
+                <w:t xml:space="preserve">hal-02586581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'évaluation de la durabilité des exploitations agricoles à partir de la méthode IDEA à la caractérisation de la durabilité de la «ferme européenne» à partir d'IDERICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t>
+              <w:t xml:space="preserve">Colloque International Indicateurs Territoriaux du Développement Durable, Aix en Provence, 1 et 2 décembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586581v1</w:t>
+                <w:t xml:space="preserve">hal-02587463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture durable face aux enjeux environnementaux : apports et limites des démarches par indicateurs</w:t>
               </w:r>
@@ -10360,51 +10360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.83-99</w:t>
@@ -10478,90 +10478,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the sustainability of agricultural systems: the example of the Idea4 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science: understand, co-construct, transform</w:t>
@@ -10620,90 +10620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la durabilité des systèmes agricoles : l’exemple de la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer</w:t>
@@ -10788,51 +10788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France. Valérie Deldrève, Jacqueline Candau &amp; Camille Noûs (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Peter Lang B, 2021, EcoPolis, 978-2-8076-1700-1. </w:t>
@@ -11387,77 +11387,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre méthodologique pour évaluer les effets propres des mesures agro-environnementales européennes : Application au dispositif français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11512,64 +11512,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évaluation de la durabilité en agriculture au reporting de la performance globale des exploitaions agricoles à partir de la méthode IDEA (chapitre 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Steffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11656,77 +11656,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA4. Indicateurs de Durabilité des Exploitations Agricoles. Principes &amp; guide d’utilisation. Évaluer la durabilité de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11764,263 +11764,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode idea : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthode IDEA : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boisset</w:t>
+                <w:t xml:space="preserve">Kevin Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Viaux</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisian Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Educagri éditions, pp.184, 2008</w:t>
+              <w:t xml:space="preserve">Educagri Editions, 162 p., 2008, Approches, 978-2-84444-669-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590517v1</w:t>
+                <w:t xml:space="preserve">hal-02824983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode IDEA : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode idea : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Boisset</w:t>
+                <w:t xml:space="preserve">K. Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrisian Mouchet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Educagri Editions, 162 p., 2008, Approches, 978-2-84444-669-5</w:t>
+              <w:t xml:space="preserve">Educagri éditions, pp.184, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824983v1</w:t>
+                <w:t xml:space="preserve">hal-02590517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
               </w:r>
@@ -12156,77 +12156,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEATools: Un package R pour évaluer la durabilité des exploitations agricoles avec la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12527,263 +12527,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide d’usage de la méthode IDEA4 à l’attention des utilisateur·rice·s dans des activités d’accompagnement des agriculteur·rice·s vers la durabilité en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Peltier</w:t>
+                <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
+                <w:t xml:space="preserve">Christophe Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carayon David</w:t>
+                <w:t xml:space="preserve">Anaïs Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cousinié</w:t>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 36 p</w:t>
+              <w:t xml:space="preserve">2023, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379842v1</w:t>
+                <w:t xml:space="preserve">hal-04213313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d’usage de la méthode IDEA4 à l’attention des utilisateur·rice·s dans des activités d’accompagnement des agriculteur·rice·s vers la durabilité en agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Angot</w:t>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Buys</w:t>
+                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Fourest</w:t>
+                <w:t xml:space="preserve">Carayon David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Manneville</w:t>
+                <w:t xml:space="preserve">Philippe Cousinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 18 p</w:t>
+              <w:t xml:space="preserve">2023, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213313v1</w:t>
+                <w:t xml:space="preserve">hal-04379842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des circuits alimentaires courts et de proximité sur mon territoire, ça marche ?</w:t>
               </w:r>
@@ -12795,51 +12795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13122,51 +13122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13253,90 +13253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13375,90 +13375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13506,64 +13506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berrodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Minette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13793,145 +13793,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295374v1</w:t>
+                <w:t xml:space="preserve">hal-02601942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t>
               </w:r>
@@ -14033,149 +14037,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601942v1</w:t>
+                <w:t xml:space="preserve">hal-01295374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique final du volet 2 du projet MAEVEAU : Évaluer l’impact de la politique agro-environnementale territorialisée à partir d’une approche par les effets propres. Application aux MAET pesticides à enjeu qualité des eaux contractualisées en France sur la période 2007-2011</w:t>
               </w:r>
@@ -14513,306 +14513,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tâche 1 Expertise des indicateurs agro-environnementaux pour répondre aux questions évaluatives du chapitre VI (agro-environnement) et V (zones défavorisées) du RDR : rapport final n°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.108</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590717v1</w:t>
+                <w:t xml:space="preserve">hal-02590750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.84</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590713v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Présentation des objectifs, du cadre général de l'étude et des politiques publiques étudiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14820,341 +14786,375 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tâche 1 Expertise des indicateurs agro-environnementaux pour répondre aux questions évaluatives du chapitre VI (agro-environnement) et V (zones défavorisées) du RDR : rapport final n°1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.79</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590750v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport final de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.173</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590711v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Annexes au rapport de la tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées (ICHN) à partir de 20 références nationales ou européennes (partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15176,103 +15176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tache 1 Annexe des fiches détaillées des indicateurs calculables du cadre commun (rapport annexe tache 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15307,90 +15307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées(ICHN) à partir de 20 références</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15494,51 +15494,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse : contribution au zonage des MAE « phytosanitaires » territorialisées dans le cadre de la mise en ½uvre du PDRH 2007/2013 : Application de la méthode RA-SPACE de spatialisation des surfaces agricoles au bassin Adour-Garonne pour le calcul d'un indicateur phytosanitaire</w:t>
+                <w:t xml:space="preserve">Contribution au zonage des MAE « phytosanitaires » territorialisées dans le cadre de la mise en ½uvre du PDRH 2007/2013 : Application de la méthode RA-SPACE de spatialisation des surfaces agricoles au bassin Adour-Garonne pour le calcul d'un indicateur phytosanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
@@ -15553,93 +15553,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Maze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.20</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590267v1</w:t>
+                <w:t xml:space="preserve">hal-02589800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au zonage des MAE « phytosanitaires » territorialisées dans le cadre de la mise en ½uvre du PDRH 2007/2013 : Application de la méthode RA-SPACE de spatialisation des surfaces agricoles au bassin Adour-Garonne pour le calcul d'un indicateur phytosanitaire</w:t>
+                <w:t xml:space="preserve">Note de synthèse : contribution au zonage des MAE « phytosanitaires » territorialisées dans le cadre de la mise en ½uvre du PDRH 2007/2013 : Application de la méthode RA-SPACE de spatialisation des surfaces agricoles au bassin Adour-Garonne pour le calcul d'un indicateur phytosanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
@@ -15654,69 +15654,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Maze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.122</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589800v1</w:t>
+                <w:t xml:space="preserve">hal-02590267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de spatialisation des activités agricoles en appui à la mise en oeuvre de la Directive Cadre sur l'Eau. Application au calcul d'un indicateur pesticide par zone hydrographique du bassin Adour-Garonne</w:t>
               </w:r>
@@ -15797,1962 +15797,1962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les instruments économiques et réglementaires au service du maintien ou de la restauration de la ressource en eau (qualité ou quantité) (partie IX)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leibreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.49</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586707v1</w:t>
+                <w:t xml:space="preserve">hal-02586705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Leibreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paulais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02586703v1</w:t>
+                <w:t xml:space="preserve">hal-02586699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE pesticides »(partie VIII)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vernier</w:t>
+                <w:t xml:space="preserve">Les analyses socio-économiques réalisées par les Agences de l`eau dans le cadre de l`état des lieux. Analyse des méthodes et présentation des principaux résultats pour l`agriculture (partie IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.42</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586706v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t>
+                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE quantitatif »(partie VIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leibreich</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.60</w:t>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586699v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les analyses socio-économiques réalisées par les Agences de l`eau dans le cadre de l`état des lieux. Analyse des méthodes et présentation des principaux résultats pour l`agriculture (partie IV)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation de la contribution de la conditionnalité des aides directes de la PAC aux objectifs de la Directive Cadre sur l`Eau(partie V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Castel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02586700v1</w:t>
+                <w:t xml:space="preserve">hal-02586701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution de la conditionnalité des aides directes de la PAC aux objectifs de la Directive Cadre sur l`Eau(partie V)</w:t>
+                <w:t xml:space="preserve">Note de synthèse : Etude sur la mise en oeuvre de la Directive Cadre sur l'Eau en France et les liens avec les activités agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.71</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586701v1</w:t>
+                <w:t xml:space="preserve">hal-02586804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE quantitatif »(partie VIII)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Evaluation ex-ante des programmes de mesure Les techniques d`analyse pour porter un jugement sur les programmes: l`approche Coût-Efficacité (partie X)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.17</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586704v1</w:t>
+                <w:t xml:space="preserve">hal-02586708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Macary</w:t>
+                <w:t xml:space="preserve">Méthode d`évaluation ex ante de mesures agri-environnementales, sur des bassins versants en situation de RNABE, en appui à la mise en oeuvre de la Directive Cadre sur l`Eau. Choix des bassins versants retenus pour tester la méthodologie à partir d`études de cas(parties VI et VII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leibreich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Paulais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.15</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586705v1</w:t>
+                <w:t xml:space="preserve">hal-02586702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse : Etude sur la mise en oeuvre de la Directive Cadre sur l'Eau en France et les liens avec les activités agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture : Présentation détaillée des bassins versants d`étude pour les tests de la méthode d`évaluation ex ante (Annexes partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.36</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586804v1</w:t>
+                <w:t xml:space="preserve">hal-02586709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation ex-ante des programmes de mesure Les techniques d`analyse pour porter un jugement sur les programmes: l`approche Coût-Efficacité (partie X)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture (Parties I et II) Objectifs de l`étude et démarche méthodologique suivie Présentation de la Directive Cadre sur l`Eau et rappel de la procédure nationale pour la réalisation de l`état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.21</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586708v1</w:t>
+                <w:t xml:space="preserve">hal-02586698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture (Parties I et II) Objectifs de l`étude et démarche méthodologique suivie Présentation de la Directive Cadre sur l`Eau et rappel de la procédure nationale pour la réalisation de l`état des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE pesticides »(partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.25</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586698v1</w:t>
+                <w:t xml:space="preserve">hal-02586706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d`évaluation ex ante de mesures agri-environnementales, sur des bassins versants en situation de RNABE, en appui à la mise en oeuvre de la Directive Cadre sur l`Eau. Choix des bassins versants retenus pour tester la méthodologie à partir d`études de cas(parties VI et VII)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leibreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586702v1</w:t>
+                <w:t xml:space="preserve">hal-02586703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture : Présentation détaillée des bassins versants d`étude pour les tests de la méthode d`évaluation ex ante (Annexes partie VIII)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les instruments économiques et réglementaires au service du maintien ou de la restauration de la ressource en eau (qualité ou quantité) (partie IX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.173</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586709v1</w:t>
+                <w:t xml:space="preserve">hal-02586707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583236v1</w:t>
+                <w:t xml:space="preserve">hal-02583229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.27</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583229v1</w:t>
+                <w:t xml:space="preserve">hal-02583237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.72</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583237v1</w:t>
+                <w:t xml:space="preserve">hal-02583230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t>
+                <w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.8</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583230v1</w:t>
+                <w:t xml:space="preserve">hal-02583242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Barlund</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Birgand</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02583242v1</w:t>
+                <w:t xml:space="preserve">hal-02583236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583239v1</w:t>
+                <w:t xml:space="preserve">hal-02583228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.22</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583228v1</w:t>
+                <w:t xml:space="preserve">hal-02583239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t>
               </w:r>
@@ -17790,51 +17790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17882,51 +17882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18000,51 +18000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18131,64 +18131,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18311,64 +18311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18429,64 +18429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18547,64 +18547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18665,64 +18665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19137,64 +19137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Bari, ITA, January, 23rd - 25th 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Italy. pp.106, 2002</w:t>
@@ -19262,64 +19262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Suitia, FIN, september 11-13, 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Finland. pp.86, 2002</w:t>
@@ -19387,64 +19387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Paris, May 30 th - June, 1st 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.135, 2001</w:t>
@@ -19499,51 +19499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19637,64 +19637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Rennes, september 5-9 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.105, 2000</w:t>
@@ -19813,51 +19813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D343EE24"/>
+    <w:nsid w:val="1436BC41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19961,51 +19961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51FADFB2"/>
+    <w:nsid w:val="E6793B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20195,51 +20195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-zahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081333196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ettis.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://methode-idea.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edued.fr/LS/IDEAV4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chambres-agriculture.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Attia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Darej" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Moujahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.19826" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ap85-ak16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Hamdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2103m" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso&#160;ugaglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agossou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbehounou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Agbossou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0030727017726130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0h6c-jz37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Keichinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Boivin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Bourrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Briand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8eyn-1r78" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0439" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vilain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/SD.380" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8F4D9641A468716CB7CA1D1DC7A5D58BF37AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisian Mouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.380" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610242v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610218v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauh&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobietti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poletti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Danflous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862865v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863836v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Harreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;din" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plottu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubree" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590710v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steffe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587463v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinon Leconte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798153v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boivin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801530v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andriot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boisset" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guillaumin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartschi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goanec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213313v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fourest" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590413v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600257v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scordia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590713v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosnoblet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590745v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590750v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590711v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590842v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591367v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590267v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maze" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589800v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587843v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586707v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586706v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586700v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586701v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586704v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586804v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586708v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586698v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586702v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586709v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheoux Damas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581007v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-zahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081333196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ettis.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://methode-idea.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edued.fr/LS/IDEAV4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chambres-agriculture.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Attia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Darej" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Moujahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.19826" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Hamdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2103m" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ap85-ak16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso&#160;ugaglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agossou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbehounou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Agbossou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0030727017726130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0h6c-jz37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Keichinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Boivin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Bourrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Briand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8eyn-1r78" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0439" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vilain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/SD.380" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8F4D9641A468716CB7CA1D1DC7A5D58BF37AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisian Mouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.380" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923629v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023481v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610242v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610230v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610216v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauh&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobietti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poletti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Danflous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593987v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Harreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594029v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;din" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plottu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubree" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steffe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590710v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinon Leconte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798153v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boivin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801530v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andriot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guillaumin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartschi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goanec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213313v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buys" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fourest" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590413v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600257v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scordia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590711v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590745v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590713v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosnoblet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590842v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591367v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589800v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maze" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590267v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587843v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586700v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586704v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586701v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586804v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586708v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586702v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586709v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586706v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheoux Damas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581007v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>