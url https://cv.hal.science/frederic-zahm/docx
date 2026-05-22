--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -376,935 +376,935 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
+                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799292v1</w:t>
+                <w:t xml:space="preserve">hal-04524607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
+                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Girard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590908v1</w:t>
+                <w:t xml:space="preserve">hal-04799292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Charbonneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058480v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les enseignants pour stimuler les apprentissages autour de la transition agroécologique : mobilisation de la méthode IDEA4 dans l’enseignement agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Peltier</w:t>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigues Inês</w:t>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271 (2), pp.161-175. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11w13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573850v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner les enseignants pour stimuler les apprentissages autour de la transition agroécologique : mobilisation de la méthode IDEA4 dans l’enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigues Inês</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271 (2), pp.161-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11w13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524607v1</w:t>
+                <w:t xml:space="preserve">hal-04573850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sustainability of small dairy farms in the North of Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Attia</w:t>
+                <w:t xml:space="preserve">Marine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrine Darej</w:t>
+                <w:t xml:space="preserve">Frédéric Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur M’hamdi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, janvier, pp.53-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894736v1</w:t>
+                <w:t xml:space="preserve">hal-03556782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the sustainability of small dairy farms in the North of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Darej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur M’hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Auriol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nizar Moujahed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.166-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/1780-4507.19826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556782v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial agri-environmental measures and inequality: some insights from the French case</w:t>
               </w:r>
@@ -1424,77 +1424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse compréhensive de la performance globale des exploitations agricoles en circuits courts et de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,77 +1567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance des circuits courts de proximité : une approche compréhensive des attentes des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1682,589 +1682,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">DURAPI – Vers une meilleure connaissance et un accompagnement technique des exploitations apicoles professionnelles : durabilité, stratégies de renouvellement du cheptel et conséquences sur le fonctionnement global de l’exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Britten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4887⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ap85-ak16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457631v1</w:t>
+                <w:t xml:space="preserve">hal-03140956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer l’impact des pratiques agroécologiques sur la biodiversité et les coûts de production ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148802v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability assessment of small dairy farms from the main cattle farming systems in the North of Tunisia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacer M'Hamdi</w:t>
+                <w:t xml:space="preserve">Comment mesurer l’impact des pratiques agroécologiques sur la biodiversité et les coûts de production ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nizar Moujahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629705v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DURAPI – Vers une meilleure connaissance et un accompagnement technique des exploitations apicoles professionnelles : durabilité, stratégies de renouvellement du cheptel et conséquences sur le fonctionnement global de l’exploitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Boyer</w:t>
+                <w:t xml:space="preserve">Sustainability assessment of small dairy farms from the main cattle farming systems in the North of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Darej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Britten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nacer M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Moujahed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82, pp.81-94. </w:t>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.191-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/ap85-ak16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30682/nm2103m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140956v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des circuits courts et de proximité dans la performance globale des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t>
@@ -2713,77 +2713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et exploitation agricole durables : état de l’art et proposition de définitions revisitées à l’aune des valeurs, des propriétés et des frontières de la durabilité en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3950,298 +3950,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Turpin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Minna Kaljonen</w:t>
+                <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00390982v1</w:t>
+                <w:t xml:space="preserve">hal-00477155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Barlund</w:t>
+                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rotillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Bärlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.187 à 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477155v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00390982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de diagnostic des exploitations agricoles et indicateurs : panorama et cas particuliers appliqués à l'évaluation des pratiques phytosanitaires</w:t>
               </w:r>
@@ -4341,51 +4341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la durabilité en agriculture : du diagnostic IDEA4 à l’observatoire national de la durabilité des exploitations agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l’innovation INRAE, L’évaluation multicritère pour accompagner les transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Unilassale Beauvais, Sep 2025, BEAUVAIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4449,51 +4449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie- Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4535,51 +4535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6031 TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Université de Pau et des Pays de l'Adour, France</w:t>
@@ -4686,77 +4686,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e colloque annuel ASRDLF « Trajectoires de développement et imbrications des territoires », session spéciale « Agriculture et développement territorial »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2025, Québec, Canada</w:t>
@@ -4785,77 +4785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4874,355 +4874,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation couplée des approches C.A.R.E./IDEA4 pour préserver les capitaux naturels et humains dans les entreprises agricoles à l'échelle du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Dumeaux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès du RIODD (Réseau International de recherche sur les Organisations et le Développement Durable) : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Quelles performances des exploitations viticoles BIO de Nouvelle-Aquitaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vignerons Bio de Nouvelle-Aquitaine; Chaire Agriculture Biologique, Apr 2024, Montagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927141v1</w:t>
+                <w:t xml:space="preserve">hal-04541462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'utilisation couplée des approches C.A.R.E./IDEA4 pour préserver les capitaux naturels et humains dans les entreprises agricoles à l'échelle du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Carayon</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Alonso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eline Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles performances des exploitations viticoles BIO de Nouvelle-Aquitaine ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vignerons Bio de Nouvelle-Aquitaine; Chaire Agriculture Biologique, Apr 2024, Montagne, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès du RIODD (Réseau International de recherche sur les Organisations et le Développement Durable) : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541462v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
@@ -5251,77 +5251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,64 +5389,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité. Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5484,64 +5484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance environnementale dans l’action publique à l’aune de la durabilité : Quels apports de la méthode IDEA version 4 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5629,1675 +5629,1675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
+                <w:t xml:space="preserve">Les indicateurs de la méthode IDEA (version 4) pour accompagner les agriculteurs vers une agriculture durable dans la diversité de leurs démarches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
+              <w:t xml:space="preserve">Paysages in Marciac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Marciac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610232v1</w:t>
+                <w:t xml:space="preserve">hal-02923629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de la méthode IDEA (version 4) pour accompagner les agriculteurs vers une agriculture durable dans la diversité de leurs démarches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un panorama des méthodes d'évaluation de la durabilité économique et sociale des systèmes de production agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages in Marciac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Marciac, France</w:t>
+              <w:t xml:space="preserve">Comité scientifique de la plateforme INRAE MEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, internet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923629v1</w:t>
+                <w:t xml:space="preserve">hal-03023481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panorama des méthodes d'évaluation de la durabilité économique et sociale des systèmes de production agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité scientifique de la plateforme INRAE MEANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, internet, France</w:t>
+              <w:t xml:space="preserve">6e édition des Rencontres Viticoles d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Blanquefort, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023481v1</w:t>
+                <w:t xml:space="preserve">hal-02610232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la durabilité d'exploitation agricoles en mobilisant la méthode IDEA (version 4) : Quelle contribution à l'analyse de la durabilité des systèmes de production des éleveurs de la filière lait de la région de Bizerte ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'importance de la dynamique territoriale pour la performance globale des exploitations agricoles en Circuits Courts et de Proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire La production laitière chez les petits et moyens éleveurs : Défi de la durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bizerte, Tunisie. pp.77</w:t>
+              <w:t xml:space="preserve">Le 56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Iasi, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610219v1</w:t>
+                <w:t xml:space="preserve">hal-02610216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la durabilité d'une exploitation agricole : La méthode IDEA 4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer la durabilité d'exploitation agricoles en mobilisant la méthode IDEA (version 4) : Quelle contribution à l'analyse de la durabilité des systèmes de production des éleveurs de la filière lait de la région de Bizerte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Terres de Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Betton, France. pp.33</w:t>
+              <w:t xml:space="preserve">Séminaire La production laitière chez les petits et moyens éleveurs : Défi de la durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bizerte, Tunisie. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610242v1</w:t>
+                <w:t xml:space="preserve">hal-02610219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte de la performance globale d'exploitation agricole en mobilisant le cadre théorique d'évaluation de la durabilité de l'agriculture développée dans la méthode IDEA 4. Quelle contribution à une comptabilité en triple capital tel que proposé dans le modèle CARE et quelles perspectives de collaboration ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer la durabilité d'une exploitation agricole : La méthode IDEA 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la chaire de comptabilité environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.88</w:t>
+              <w:t xml:space="preserve">Séminaire Terres de Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Betton, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610229v1</w:t>
+                <w:t xml:space="preserve">hal-02610242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance de la dynamique territoriale pour la performance globale des exploitations agricoles en Circuits Courts et de Proximité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rendre compte de la performance globale d'exploitation agricole en mobilisant le cadre théorique d'évaluation de la durabilité de l'agriculture développée dans la méthode IDEA 4. Quelle contribution à une comptabilité en triple capital tel que proposé dans le modèle CARE et quelles perspectives de collaboration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème Congrès du Réseau International sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, La Rochelle, France. pp.4</w:t>
+              <w:t xml:space="preserve">Séminaire de la chaire de comptabilité environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610217v1</w:t>
+                <w:t xml:space="preserve">hal-02610229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des circuits courts et de proximité pour les exploitations agricoles</w:t>
+                <w:t xml:space="preserve">De l'importance de la dynamique territoriale pour la performance globale des exploitations agricoles en Circuits Courts et de Proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ièmes journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.22</w:t>
+              <w:t xml:space="preserve">14 ème Congrès du Réseau International sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Rochelle, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610218v1</w:t>
+                <w:t xml:space="preserve">hal-02610217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la performance globale d'exploitations agricoles en Circuits Courts et de Proximité : Démarches et enseignements basés sur des enquêtes mobilisant la méthode IDEA version 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance des circuits courts et de proximité pour les exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée annuelle des Proximités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tulle, France. pp.32</w:t>
+              <w:t xml:space="preserve">13 ièmes journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610215v1</w:t>
+                <w:t xml:space="preserve">hal-02610218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA 4, un diagnostic pour évaluer et analyser la durabilité des exploitations agricoles dans le contexte de la transition agroécologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer la performance globale d'exploitations agricoles en Circuits Courts et de Proximité : Démarches et enseignements basés sur des enquêtes mobilisant la méthode IDEA version 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes rencontres nationales - exploitations et ateliers technologiques de l'enseignement agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Yvetot, France. pp.57</w:t>
+              <w:t xml:space="preserve">6ème journée annuelle des Proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tulle, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610230v1</w:t>
+                <w:t xml:space="preserve">hal-02610215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance économique globale des exploitations agricoles: cadre conceptuel et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IDEA 4, un diagnostic pour évaluer et analyser la durabilité des exploitations agricoles dans le contexte de la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème journée de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. 31 p</w:t>
+              <w:t xml:space="preserve">10èmes rencontres nationales - exploitations et ateliers technologiques de l'enseignement agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Yvetot, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511732v1</w:t>
+                <w:t xml:space="preserve">hal-02610230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance de la dynamique territoriale pour la performance globale des exploitations agricoles en Circuits Courts et de Proximité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la performance économique globale des exploitations agricoles: cadre conceptuel et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 56ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Iasi, pp.21</w:t>
+              <w:t xml:space="preserve">13ème journée de recherches en sciences sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610216v1</w:t>
+                <w:t xml:space="preserve">hal-02511732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance économique globale des exploitations agricoles : Etat de l'art, cadre conceptuel du modèle évaluatif et applications du modèle à différentes échelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire économie IRSTEA/INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.32</w:t>
+              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610220v1</w:t>
+                <w:t xml:space="preserve">hal-02609364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transition agroécologique vers une viticulture sociétalement responsable. Discussion à partir de travaux sur la nouvelle méthode IDEA version 4</w:t>
+                <w:t xml:space="preserve">Un élargissement des critères d'évaluation de la performance économique pour rendre compte de la performance économique globale des exploitations agricoles. Cadre théorique et application avec la méthode IDEA version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition écologique : Quelles synergies entre l'ISVV et l'IRSTEA?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.29</w:t>
+              <w:t xml:space="preserve">RMT Erytage Durabilité des activités agricoles et son évaluation économique. Quelles méthodes ? Quels types de résultats ?. Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610231v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating sustainability of farms: introducing a new conceptual framework based on three dimensions and five key properties relating to the sustainability of agriculture. The IDEA method version 4</w:t>
+                <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance économique globale des exploitations agricoles : Etat de l'art, cadre conceptuel du modèle évaluatif et applications du modèle à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard del 'Homme</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire économie IRSTEA/INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851634v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner la transition agroécologique vers une viticulture sociétalement responsable. Discussion à partir de travaux sur la nouvelle méthode IDEA version 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
+              <w:t xml:space="preserve">La transition écologique : Quelles synergies entre l'ISVV et l'IRSTEA?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609364v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élargissement des critères d'évaluation de la performance économique pour rendre compte de la performance économique globale des exploitations agricoles. Cadre théorique et application avec la méthode IDEA version 4</w:t>
+                <w:t xml:space="preserve">Evaluating sustainability of farms: introducing a new conceptual framework based on three dimensions and five key properties relating to the sustainability of agriculture. The IDEA method version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard del 'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT Erytage Durabilité des activités agricoles et son évaluation économique. Quelles méthodes ? Quels types de résultats ?. Quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608269v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement à recevoir des agriculteurs français pour plus de flexibilité : cas des contrats agri-environnementaux à enjeu eau</w:t>
               </w:r>
@@ -8118,217 +8118,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser la méta-évaluation pour mieux maîtriser la qualité des connaissances issues des évaluations dans la décision publique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode IDEA pour l'évaluation de la durabilité d'une exploitation agricole : fiche descriptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises de l'évaluation "L'évaluation des politiques publiques : Etat[s] de l'art et controverses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE), Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L’évaluation environnementale au service de la durabilité des exploitations agricoles et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863836v1</w:t>
+                <w:t xml:space="preserve">hal-02598664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode IDEA pour l'évaluation de la durabilité d'une exploitation agricole : fiche descriptive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobiliser la méta-évaluation pour mieux maîtriser la qualité des connaissances issues des évaluations dans la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Okbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’évaluation environnementale au service de la durabilité des exploitations agricoles et des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. pp.14</w:t>
+              <w:t xml:space="preserve">Journées françaises de l'évaluation "L'évaluation des politiques publiques : Etat[s] de l'art et controverses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de l'Evaluation (SFE), Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598664v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification Haute Valeur Environnementale issue du Grenelle Environnement : première voie vers une mesure du concept de performance sociétale en agriculture ?</w:t>
               </w:r>
@@ -8472,299 +8472,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving water quality with a &amp;quot;territorial&amp;quot; agri-environmental policy? Insights from the new generation AES in South-West France</w:t>
+                <w:t xml:space="preserve">La territorialisation des MAE, entre territoires subis et territoires construits autour de l'enjeu eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Jönköping, Sweden. 25 p</w:t>
+              <w:t xml:space="preserve">2ème rencontre du Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553303v1</w:t>
+                <w:t xml:space="preserve">hal-02594029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle territorialisation de l'action publique pour améliorer la qualité de l'eau ? Exemple des MAE réduction de pesticides dans le Sud-Ouest de la France</w:t>
+                <w:t xml:space="preserve">Improving water quality with a &amp;quot;territorial&amp;quot; agri-environmental policy? Insights from the new generation AES in South-West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariel Harreau</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER, La réduction des pesticides agricoles, enjeux, modalités et conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.13</w:t>
+              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jönköping, Sweden. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593987v1</w:t>
+                <w:t xml:space="preserve">hal-00553303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation des MAE, entre territoires subis et territoires construits autour de l'enjeu eau</w:t>
+                <w:t xml:space="preserve">Quelle territorialisation de l'action publique pour améliorer la qualité de l'eau ? Exemple des MAE réduction de pesticides dans le Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Harreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontre du Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France. pp.11</w:t>
+              <w:t xml:space="preserve">Colloque SFER, La réduction des pesticides agricoles, enjeux, modalités et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594029v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a review of the Sustainability Assessment in Agriculture with indicators to the presentation of IDEA method as an operational tool for implementing a sustainable Common Agriculture Policy</w:t>
               </w:r>
@@ -9924,51 +9924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.17</w:t>
@@ -10360,51 +10360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.83-99</w:t>
@@ -10478,90 +10478,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the sustainability of agricultural systems: the example of the Idea4 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science: understand, co-construct, transform</w:t>
@@ -10620,90 +10620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la durabilité des systèmes agricoles : l’exemple de la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer</w:t>
@@ -10788,51 +10788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France. Valérie Deldrève, Jacqueline Candau &amp; Camille Noûs (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Peter Lang B, 2021, EcoPolis, 978-2-8076-1700-1. </w:t>
@@ -11656,77 +11656,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA4. Indicateurs de Durabilité des Exploitations Agricoles. Principes &amp; guide d’utilisation. Évaluer la durabilité de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Girard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11764,263 +11764,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode IDEA : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode idea : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Boisset</w:t>
+                <w:t xml:space="preserve">K. Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrisian Mouchet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Educagri Editions, 162 p., 2008, Approches, 978-2-84444-669-5</w:t>
+              <w:t xml:space="preserve">Educagri éditions, pp.184, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824983v1</w:t>
+                <w:t xml:space="preserve">hal-02590517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode idea : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthode IDEA : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boisset</w:t>
+                <w:t xml:space="preserve">Kevin Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Viaux</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisian Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Educagri éditions, pp.184, 2008</w:t>
+              <w:t xml:space="preserve">Educagri Editions, 162 p., 2008, Approches, 978-2-84444-669-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590517v1</w:t>
+                <w:t xml:space="preserve">hal-02824983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA : indicateurs de durabilité des exploitations agricoles : guide d'utilisation</w:t>
               </w:r>
@@ -12156,77 +12156,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEATools: Un package R pour évaluer la durabilité des exploitations agricoles avec la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12527,263 +12527,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d’usage de la méthode IDEA4 à l’attention des utilisateur·rice·s dans des activités d’accompagnement des agriculteur·rice·s vers la durabilité en agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Angot</w:t>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Buys</w:t>
+                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Fourest</w:t>
+                <w:t xml:space="preserve">Carayon David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Manneville</w:t>
+                <w:t xml:space="preserve">Philippe Cousinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 18 p</w:t>
+              <w:t xml:space="preserve">2023, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213313v1</w:t>
+                <w:t xml:space="preserve">hal-04379842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide d’usage de la méthode IDEA4 à l’attention des utilisateur·rice·s dans des activités d’accompagnement des agriculteur·rice·s vers la durabilité en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Peltier</w:t>
+                <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
+                <w:t xml:space="preserve">Christophe Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carayon David</w:t>
+                <w:t xml:space="preserve">Anaïs Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cousinié</w:t>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 36 p</w:t>
+              <w:t xml:space="preserve">2023, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379842v1</w:t>
+                <w:t xml:space="preserve">hal-04213313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des circuits alimentaires courts et de proximité sur mon territoire, ça marche ?</w:t>
               </w:r>
@@ -12795,77 +12795,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -13122,51 +13122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13253,90 +13253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13375,90 +13375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13506,64 +13506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berrodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Minette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13793,149 +13793,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601942v1</w:t>
+                <w:t xml:space="preserve">hal-01295374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t>
               </w:r>
@@ -14037,145 +14033,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295374v1</w:t>
+                <w:t xml:space="preserve">hal-02601942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique final du volet 2 du projet MAEVEAU : Évaluer l’impact de la politique agro-environnementale territorialisée à partir d’une approche par les effets propres. Application aux MAET pesticides à enjeu qualité des eaux contractualisées en France sur la période 2007-2011</w:t>
               </w:r>
@@ -14715,364 +14715,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Présentation des objectifs, du cadre général de l'étude et des politiques publiques étudiées</w:t>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.34</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590745v1</w:t>
+                <w:t xml:space="preserve">hal-02590717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lafon</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02590717v1</w:t>
+                <w:t xml:space="preserve">hal-02590713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 1</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Présentation des objectifs, du cadre général de l'étude et des politiques publiques étudiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02590713v1</w:t>
+                <w:t xml:space="preserve">hal-02590745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Annexes au rapport de la tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées (ICHN) à partir de 20 références nationales ou européennes (partie 2)</w:t>
               </w:r>
@@ -15084,77 +15084,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15176,51 +15176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tache 1 Annexe des fiches détaillées des indicateurs calculables du cadre commun (rapport annexe tache 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15320,64 +15320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hautdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15797,1726 +15797,1726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE pesticides »(partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Macary</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Paulais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.15</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586705v1</w:t>
+                <w:t xml:space="preserve">hal-02586706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les instruments économiques et réglementaires au service du maintien ou de la restauration de la ressource en eau (qualité ou quantité) (partie IX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leibreich</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02586699v1</w:t>
+                <w:t xml:space="preserve">hal-02586707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les analyses socio-économiques réalisées par les Agences de l`eau dans le cadre de l`état des lieux. Analyse des méthodes et présentation des principaux résultats pour l`agriculture (partie IV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Castel</w:t>
+                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leibreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586700v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE quantitatif »(partie VIII)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Laplana</w:t>
+                <w:t xml:space="preserve">Test d`une méthodologie pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE Phosphore » (partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">J. Leibreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.17</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586704v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution de la conditionnalité des aides directes de la PAC aux objectifs de la Directive Cadre sur l`Eau(partie V)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.71</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : démarches et méthodes appliquées par les Agences de l`Eau pour l`évaluation du RNABE et le calcul des pressions polluantes exercées par l`agriculture (partie III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leibreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586701v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse : Etude sur la mise en oeuvre de la Directive Cadre sur l'Eau en France et les liens avec les activités agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les analyses socio-économiques réalisées par les Agences de l`eau dans le cadre de l`état des lieux. Analyse des méthodes et présentation des principaux résultats pour l`agriculture (partie IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.36</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586804v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation ex-ante des programmes de mesure Les techniques d`analyse pour porter un jugement sur les programmes: l`approche Coût-Efficacité (partie X)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur un bassin versant en situation de « RNABE quantitatif »(partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.21</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586708v1</w:t>
+                <w:t xml:space="preserve">hal-02586704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d`évaluation ex ante de mesures agri-environnementales, sur des bassins versants en situation de RNABE, en appui à la mise en oeuvre de la Directive Cadre sur l`Eau. Choix des bassins versants retenus pour tester la méthodologie à partir d`études de cas(parties VI et VII)</w:t>
+                <w:t xml:space="preserve">Evaluation de la contribution de la conditionnalité des aides directes de la PAC aux objectifs de la Directive Cadre sur l`Eau(partie V)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586702v1</w:t>
+                <w:t xml:space="preserve">hal-02586701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture : Présentation détaillée des bassins versants d`étude pour les tests de la méthode d`évaluation ex ante (Annexes partie VIII)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note de synthèse : Etude sur la mise en oeuvre de la Directive Cadre sur l'Eau en France et les liens avec les activités agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.173</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586709v1</w:t>
+                <w:t xml:space="preserve">hal-02586804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture (Parties I et II) Objectifs de l`étude et démarche méthodologique suivie Présentation de la Directive Cadre sur l`Eau et rappel de la procédure nationale pour la réalisation de l`état des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation ex-ante des programmes de mesure Les techniques d`analyse pour porter un jugement sur les programmes: l`approche Coût-Efficacité (partie X)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586698v1</w:t>
+                <w:t xml:space="preserve">hal-02586708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE pesticides »(partie VIII)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture (Parties I et II) Objectifs de l`étude et démarche méthodologique suivie Présentation de la Directive Cadre sur l`Eau et rappel de la procédure nationale pour la réalisation de l`état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.42</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586706v1</w:t>
+                <w:t xml:space="preserve">hal-02586698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d`une méthode pour l`appui à la construction et l`évaluation ex-ante de programmes de mesures de la DCE sur deux bassins versants en situation de « RNABE azote d'origine organique (effluents d'élevages) et minéral »(partie VIII)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d`évaluation ex ante de mesures agri-environnementales, sur des bassins versants en situation de RNABE, en appui à la mise en oeuvre de la Directive Cadre sur l`Eau. Choix des bassins versants retenus pour tester la méthodologie à partir d`études de cas(parties VI et VII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Macary</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Paulais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586703v1</w:t>
+                <w:t xml:space="preserve">hal-02586702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les instruments économiques et réglementaires au service du maintien ou de la restauration de la ressource en eau (qualité ou quantité) (partie IX)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en oeuvre de la Directive Cadre Eau en France : analyse de la situation et application à l`agriculture : Présentation détaillée des bassins versants d`étude pour les tests de la méthode d`évaluation ex ante (Annexes partie VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2005, pp.49</w:t>
+              <w:t xml:space="preserve">irstea. 2005, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586707v1</w:t>
+                <w:t xml:space="preserve">hal-02586709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.27</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583229v1</w:t>
+                <w:t xml:space="preserve">hal-02583236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.72</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583237v1</w:t>
+                <w:t xml:space="preserve">hal-02583229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.8</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583230v1</w:t>
+                <w:t xml:space="preserve">hal-02583237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Barlund</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.35</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583242v1</w:t>
+                <w:t xml:space="preserve">hal-02583230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t>
+                <w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583236v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t>
               </w:r>
@@ -17528,51 +17528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17672,51 +17672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17790,51 +17790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17882,51 +17882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18000,51 +18000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18131,64 +18131,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18311,64 +18311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18429,64 +18429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18547,64 +18547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18665,64 +18665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19137,64 +19137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Bari, ITA, January, 23rd - 25th 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Italy. pp.106, 2002</w:t>
@@ -19262,64 +19262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Suitia, FIN, september 11-13, 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Finland. pp.86, 2002</w:t>
@@ -19387,64 +19387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Paris, May 30 th - June, 1st 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.135, 2001</w:t>
@@ -19499,51 +19499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19637,64 +19637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Rennes, september 5-9 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.105, 2000</w:t>
@@ -19813,51 +19813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1436BC41"/>
+    <w:nsid w:val="89907F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19961,51 +19961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6793B11"/>
+    <w:nsid w:val="0B769000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20195,51 +20195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-zahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081333196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ettis.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://methode-idea.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edued.fr/LS/IDEAV4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chambres-agriculture.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Attia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Darej" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Moujahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.19826" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Hamdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2103m" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ap85-ak16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso&#160;ugaglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agossou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbehounou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Agbossou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0030727017726130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0h6c-jz37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Keichinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Boivin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Bourrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Briand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8eyn-1r78" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0439" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vilain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/SD.380" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8F4D9641A468716CB7CA1D1DC7A5D58BF37AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisian Mouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.380" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923629v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023481v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610242v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610230v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610216v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauh&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobietti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poletti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Danflous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593987v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Harreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594029v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;din" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plottu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubree" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steffe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590710v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinon Leconte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798153v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boivin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801530v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andriot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guillaumin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartschi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goanec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213313v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buys" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fourest" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590413v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600257v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scordia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590711v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590745v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590713v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosnoblet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590842v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591367v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589800v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maze" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590267v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587843v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586700v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586704v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586701v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586804v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586708v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586702v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586709v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586706v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheoux Damas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581007v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-zahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6484-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081333196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ettis.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://methode-idea.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edued.fr/LS/IDEAV4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chambres-agriculture.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues In&#234;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Attia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Darej" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Moujahed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.19826" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ap85-ak16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Hamdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2103m" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso&#160;ugaglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agossou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbehounou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Agbossou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0030727017726130" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462267509242779E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0h6c-jz37" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Keichinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Boivin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Bourrain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Briand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8eyn-1r78" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0439" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vilain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/SD.380" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8F4D9641A468716CB7CA1D1DC7A5D58BF37AD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664332v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisian Mouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.380" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610242v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610218v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauh&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobietti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poletti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Danflous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863836v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Basl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Harreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;din" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plottu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubree" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steffe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590710v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinon Leconte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798153v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boivin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801530v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andriot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dockes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boisset" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guillaumin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartschi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goanec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213313v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fourest" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313050v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590413v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313078v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600257v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scordia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dock&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590711v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590713v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rosnoblet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590745v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590842v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591367v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589800v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maze" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590267v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587843v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586706v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586707v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586703v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586705v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586699v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586700v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586704v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586701v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586804v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586708v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586698v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586702v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586709v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602850v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheoux Damas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581007v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>