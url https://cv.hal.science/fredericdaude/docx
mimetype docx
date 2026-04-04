--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -2082,312 +2082,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of the Baer-Nunziato model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of the aeroacoustic behavior of a subsonic confined cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03190141v1</w:t>
+                <w:t xml:space="preserve">hal-00810718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the aeroacoustic behavior of a subsonic confined cavity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the computation of the Baer-Nunziato model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, New-Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-3355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810718v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03190141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations aéroacoustiques en géométries complexes : schémas d'ordre élévé et maillages composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,51 +2395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3121,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Berry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116096" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaque Shams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08045-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillet-Grellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945480v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110734" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.01.055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W16KSCRQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tijsseling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.08.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531306v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.02.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. P. ten Eikelder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Koren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arris S. Tijsseling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.09.056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMQWKRMZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lochon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09GFKM7Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Sharifi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Pascal-Abdellaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01765518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05448243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Berry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116096" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaque Shams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08045-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillet-Grellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945480v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110734" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.01.055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W16KSCRQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tijsseling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.08.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531306v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.02.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. P. ten Eikelder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Koren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arris S. Tijsseling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.09.056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMQWKRMZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lochon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09GFKM7Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Sharifi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Pascal-Abdellaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01765518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05448243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>