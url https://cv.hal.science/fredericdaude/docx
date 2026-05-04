--- v1 (2026-04-04)
+++ v2 (2026-05-04)
@@ -503,222 +503,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-diffusion self-adaptive flux-vector splitting approach for compressible flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of single- and two-phase shock tubes across abrupt changes of area and branched junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Galon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Galon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104586⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 365, pp.110734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945480v2</w:t>
+                <w:t xml:space="preserve">hal-02882667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of single- and two-phase shock tubes across abrupt changes of area and branched junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low-diffusion self-adaptive flux-vector splitting approach for compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Galon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Galon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 365, pp.110734. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206(C), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882667v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite-Volume method for compressible non-equilibrium two-phase flows in networks of elastic pipelines using the Baer–Nunziato model</w:t>
               </w:r>
@@ -1015,51 +1015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mach-Sensitive Implicit-Explicit Scheme Adapted to Compressible Multi-scale Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,312 +2082,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the aeroacoustic behavior of a subsonic confined cavity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the computation of the Baer-Nunziato model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, New-Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2012-3355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810718v1</w:t>
+                <w:t xml:space="preserve">cea-03190141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of the Baer-Nunziato model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of the aeroacoustic behavior of a subsonic confined cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03190141v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations aéroacoustiques en géométries complexes : schémas d'ordre élévé et maillages composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,51 +2395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,51 +2496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Weighted Splitting Approach for Low-Mach Number Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3121,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Berry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116096" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaque Shams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08045-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillet-Grellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945480v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110734" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.01.055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W16KSCRQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tijsseling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.08.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531306v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.02.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. P. ten Eikelder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Koren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arris S. Tijsseling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.09.056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMQWKRMZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lochon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09GFKM7Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Sharifi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Pascal-Abdellaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01765518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05448243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Berry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116096" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaque Shams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08045-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillet-Grellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2021.103219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945480v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.01.055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W16KSCRQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tijsseling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2018.08.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531306v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.02.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. P. ten Eikelder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Koren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arris S. Tijsseling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.09.056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMQWKRMZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lochon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09GFKM7Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Sharifi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Pascal-Abdellaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01765518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05448243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>